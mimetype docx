--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Mailles Viard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-mailles-viard-metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9291-8043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187177236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-Clés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ergonomie cognitive, Enseignement technologique, Ingénierie pédagogique et de formation, Accompagnement, E-Learning, E-Portfolio, Travail collaboratif, Conception de ressources, Projet Professionnel Personnalisé, Apprendre à Apprendre, Compétences, Autorégulation, Autonomie, Inclusion & prévention, Méthodes mixtes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après deux années de recherche en psychologie expérimentale à l'Université d'Harvard, j'ai réalisé ma thèse en psychologie cognitive du travail à Toulouse 3 (actuellement CLLE) sur le rôle des représentations mentales dans les activités d'anticipation réalisées sur des interfaces de gestion de trafic (1996). J'ai ensuite occupé un poste d'ingénieur pédagogique à Lyon 2, conçu un campus numérique international à distance (VCIEL) puis obtenu un poste de Maitresse de Conférences (16-27-71) dans cette même université. Quelques années plus tard, j'ai été Maitresse de Conférences (16) à l'IUT de Montpellier, ce qui m'a conduite à développer et mettre en oeuvre des compétences en ingénierie pédagogique et de formation pour l'enseignement technologique en France et à l'international. Mon habilitation à diriger les recherches (2015) a porté sur la proposition d'outils numériques pour développer et accompagner l'autonomie des apprentissages universitaires avec une approche multidimentionnelle ergonomique, psychologique, pédagogique et formative. Je suis maintenant Professeure des Universités à l'INSPÉ d'Aix Marseille (également qualifiée au CNU) et mobilisée scientifiquement et pédagogiquement en psychologie ergonomique et sciences de l'éducation, plus spécifiquement impliquée dans l'ingénierie pédagogique et de la formation à l'université. Depuis 2021, je suis responsable du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours NEO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> programme de formation en ligne pour devenir ingénieur pédagogique numérique, intégré à la mention Pratiques et Ingénierie de Formation du Master MEEF.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement d’apprentissage et créativité : impact sur l’utilisation des stratégies cognitives créatives des étudiants en situation de résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13m16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.Article 01. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Collaborative Work: Recommendations for Group Creation and Collective Work Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (72) (1-4), pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04045541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of an Arabic serious game for children with dyslexia: a qualitative exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10209-023-01015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INO : un travail collectif de recherche sur l’identité numérique et l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.87-101. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et apprentissage médiatisé par ordinateur : une question d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les technologies positives pour l'apprentissage, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.28.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus d'entraide dans le cadre d’un laboratoire virtuel et distant pour l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro spécial : Technologies pour l’apprentissage de l’Informatique de la maternelle à l’université, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can collaborative learning support perceived collective efficacy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du travail de groupe sur les sentiments d'efficacité personnelle et collective en contexte d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (4), pp.992-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un Environnement Personnel d'Apprentissage (EPA), est-ce utile pour les étudiants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le C2i en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Des usages des TIC à la certification des compétences numériques : quels processus de formation et de validation ?, 7 (17), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shared online whiteboard: An assistance tool to synchronous collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (5), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide du numérique aux activités d’auto-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la conception d’un EPA : le cas d’étudiants en 1ère année de DUT informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9ème colloque Technologies de l’Information et de la Communication pour l’Enseignement “Nouvelles pédagogies, Sciences et technologies du numérique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario pédagogique pour la réalisation d'une maquette d'EPA par des étudiants de 1ière année de licence : une aide à l'autorégulation de l'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.391-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation with Math-Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianna Zsido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.596-600. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.05.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'aide en contexte d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18463/PELISSIER.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 and Learning: When the Use of an Informal Context can Bring Help in a Formal Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Volume 46, 2012, Pages 141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'appropriation d'un parcours pédagogique numérique par un formateur : le cas du dispositif Pairform@nce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer and Teacher: Activities and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.1813-1817. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du format de structuration de l'information sur la créativité de la présentation personnelle de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leiterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (27), pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between designer and trainer: an investigation on a French blended training program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal on Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.120-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se connaître et s'orienter grâce au e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé L. Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1-2), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005785ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du format de structuration de l'information sur la créativité de la présentation personnelle de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leiterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27-1 (2011), pp.revues.org. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviating technologies to design personal and creative help in e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.3552 - 3557. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.03.550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Portfolio: a pedagogical tool to enhance creativity in student's project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.3563-3567. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.03.552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Situations d'Apprentissage Collectives Instrumentées dans le supérieur : identification et exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du e-portfolio à l'analyse du produit et du processus de conception du projet personnel de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d’apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d’Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International du RAIFFET- Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING E-PORTFOLIO ACCEPTABILITY IN AN ONLINE COURSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference In New Education and New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madere, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM’U : un projet NCU structurant guidé par une auto-évaluation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhaymina Sedeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Albrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe "Pluralité de contextes, pluralité d'évaluation en éducation : quelles interactions et quels enjeux ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Pointe à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui : entre transformations et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNED-DMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-DMS, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des espaces d’apprentissage capacitants au service de « l’agir ensemble » : impact sur les processus cognitifs liés à la créativité des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">impact des espaces d'apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d'Aix Marseille Université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jc Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir ensemble : un levier pour enseigner en période de (dis)continuité pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU 2022 « Agir ensemble dans l’enseignement supérieur : enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’évaluation se transforme en une autoévaluation : le cas du projet DREAM*U pour le développement de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhaymina Sedeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Albrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque GEVAPP : Émancipation, institution, évaluation Un triptyque pour penser une évaluation émancipatrice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d’un dispositif ludo-pédagogique pour les enfants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia#CH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Yverdon Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider l'espace pour développer l'international : le projet ILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2021, Montreal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une ressource pédagogique pour l’apprentissage de la lecture : une approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE NUMÉRIQUE COMME MOYEN D'ACCOMPAGNER ET DE PERSONNALISER DE NOUVELLES PRATIQUES D'ÉVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE : Dispositifs et méthodologies émergents en évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagnement et de personnalisation de nouvelles pratiques d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiweb Numérique &amp; Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagner et de personnaliser de nouvelles pratiques d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation assistée par le numérique dans l'apprentissage de la lecture : apports de l'approche par compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Khovrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les vulnérabilités dans les réseaux sociaux : l'importance de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier University, internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antena Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manille, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’éducation pour préparer aux métiers de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises franco-colombiennes de l’enseignement supérieur, de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in Social Networks : Evaluation and How Ergonomics Can Protect Us</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’approche des interactions dans un dispositif d’entraide entre apprenants : le cas d’un cours d’informatique en Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2019 : Atelier 9 : Formuler l’aide et sa demande.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des apprenants identifiées à partir de scénarios pédagogiques favorisant la démarche réflexive : le cas de l'EPA et de l'EPP en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAPE 2019 2e colloque international Innovation pédagogique, accompagnement et professionnalisation des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional design and Human computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Elkafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Jeunes Chercheurs (RJC) IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montaigut sur Save, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Motiver et s’Orienter à l’Université grâce aux environnements Virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer pour se sentir plus efficace : une expérimentation en DUT Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collaboratif pour apprendre et enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Education prioritaire, Rectorat Académie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance et orientation : Une exploration de l’élaboration du projet professionnel des alternant-e-s engagé-e-s dans les formations BAC+2 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Danvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moutouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Career and life design interventions for sustainable development and decent work”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO Chair on Lifelong Guidance and Counseling; European Society for Vocational Designing and Career Counseling (ESVDC), Jun 2016, Wroclaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aide pour &amp;quot;apprendre à apprendre&amp;quot; : le cas de l'espace personnel d'apprentissage en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la conception d'un EPA : le cas d'étudiants en 1 ère année de DUT informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE ( Technologies de l'Information et de la Communication pour l'Enseignement) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Beziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'un environnement personnel d'apprentissage : L'utilité perçue par les étudiants, son impact sur leur motivation et leur auto-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIIP'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rabat, Maroc. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Portfolio et Espace Personnel d'Apprentissage : produits et processus d'une démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration d'une certification dans un dispositif de formation : le cas du C2I en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/435-l'intégration-d'une-certification-dans-un-dis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'apporte le numérique dans l'auto-évaluation de l'étudiant et de l'enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque Pédagogie et Professionnalisation : l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de cadres Pédagogiques pour le développement d'activités d'apprentissage et de construction de projets à travers des usages réfléchis des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Identité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique et orientation tout au long de la vie : perspectives pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale Culture Numérique Education aux médias et à l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la recherche et l'enseignement avec les mobiles : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique " L'usage mobile de l'information scientifique dans l'enseignement supérieur et la recherche ", Doccitanist, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le E-portfolio comme support pédagogique à la construction du projet personnel et professionnel de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/le-e-portfolio-comme-support-pédagogique-à-la-con</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir s'instrumenter pour s'orienter tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès de l'Association Internationale de Pédagogie Universitaire "Quelle université pour demain ?", Trois-Rivières, 14-18 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Trois Rivières, Canada. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'intégration de la Certification Informatique et Internet dans les cursus Licence Technologique et Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Trois Rivières, Canada. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ses projets et maîtriser son identité numérique avec le e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ADIUT " Pédagogie et Professionnalisation "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraide en ligne : le cas d’un forum de discussion utilisé en tant que ressource externe au contexte d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interaction traces for evolutionary design support - Application on the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003299602370242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter les technologies pour qu'elles deviennent une aide au projet d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été " Emploi, Compétences et Territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios pour l'identité numérique et la construction de l'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio d'orientation : de nouvelles compétences pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Suisse. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes mentales et e-portfolios : outils supports à la créativité dans la construction du projet de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de caractérisation de l'aide : le cas dans l'enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU : "Réformes et changements pédagogiques dans l'enseignement supérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Design & E-Learning, The Case of the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software, Knowledge Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. pp.295-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de situations de conception collaboratives pour la spécification d'outils de communication graphique de type tableau blanc partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vu-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA : Produits, Procédés et systèmes industriels : Les dernières innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio : a pedagogical tool for the design of personal and professional student project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-ICTE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbonne, Portugal. pp.654-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières expériences de Campus Numérique VCIEL en Algérie : Architecture des Systèmes et Parallélisme et Outils 3D et OpenGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjira Bentoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro Méditerranéen et Africain d'Approfondissement sur la Formation à Distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e‐portfolio : un outil pour la qualité de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'Association Internationale de Pédagogie Universitaire : Le défi de la qualité dans l'enseignement supérieur : vers un changement de paradigme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of participants’ computer-mediated distance cooperation compared to their own view of their cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop “Mutual Models in collaborative tasks”, Kaleidoscope CSCL SIG Alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaleidoscope CSCL SIG Alpine, Jan 2007, Villard, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do internal factors of cooperation influence computer-mediated distance activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New Brunswick, New Jersey, United States. pp.466-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo comme outil pour la caractérisation d'une tâche de co-conception à distance médiatisée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bouvery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUR 2006, Innovations, usages, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs internes à la coopération, influencent-ils l'activité médiatisée à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.310-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00138468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Situations d'Apprentissage Collectives et Instrumentées dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la 8ème Biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE AND GAZE TRACKING ALGORITHM FOR COLLABORATIVE LEARNING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO-RA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sétubal, Portugal. pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, SCCG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Co-Design Among Professionals: A Proposal For Existing Activities Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Diversity in Ergonomics Proceedings IEA 2006 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du campus numérique VCIEL : compromis pour le maintien d'identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque de l'AIPU 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative e-learning display for acquiring professional skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-ICTE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Seville, Spain. pp.1417-1421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie au service de la conception en industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e symposium sur l'application des technologies de l'information à la gestion des systèmes de production et des chaînes d'approvisionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisation d'un module de psychologie pour le développement d'un objet pédagogique multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevassu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et apprentissage universitaire : Aides et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Charles Pomerol, 978-1-78405-085-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'Atelier ApRA &amp;quot;Apprentissage en Réseau et Auto-régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paul Sabatier, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en réseau et autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EIAH 2013, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation multidimensionnelle des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Messaoui; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’approche par compétences  : théories et pratiques pour l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.159-180, 2024, Design Numérique, 978-2385423353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Autonomy in a Higher Teaching Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’autonomie dans les apprentissages universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Observatoire pour faciliter et rendre visibles les communautés de pratiques du réseau des IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz; Chrysta Pélissier; Maud Lê Hung [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.186-196, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique comme objet pédagogique lié au projet professionnel personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio numérique pour s'auto-diriger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Chlous-Ducharme, F. (2012). Penser le présent comme un passé pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.187-196, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’instrumenter pour mieux se projeter : cartes mentales et e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'instrumenter pour mieux se projeter : cartes mentales et e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lê Hung Maud; Tralongo Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, pp.83-92, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios pour l'identité numérique et la construction de l'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Sidir, E. Bruillard &amp; G.-L. Baron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et Objets Communicants. Vers une éducation orientée objets ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.224-236, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration pluridisciplinaire des identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet TIGER « Transform and Innovate in Graduate Education with Research »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] AMU - Aix Marseille Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la mission Evaluation par la recherche du projet DREAM-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] AMU - Aix Marseille Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D' ACTIVITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom Opération E-Confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FEDER; Région Occitanie; Université de Montpellier (UM), FRA; Université Paul Valery Montpellier 3. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPER-Une approche par compétences pour le diagnostic, la régulation et la personnalisation. Participation du Laboratoire LHUMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier 3. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-CONFIANCE- Confiance et Partage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier 3; Université de Montpellier; Région Occitanie; FEDER. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILE-Projet de Learning Center pour l'internationalisation de l'IUT - Financement ANR MUSE & Région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier; IUT de Montpellier Sète. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEAM - Travailler et apprendre en équipe : comment se sentir plus efficace ? Projet financé par l'INSPE Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter l’autonomie pour l'apprentissage universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Montpellier 3, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01834370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio et Espace Personnel d’Apprentissage : deux instruments d’aide à la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01834567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagner les étudiants dans la réussite universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01834535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 6e Colloque international du RAIFFET à l'ENSET de Libreville (GABON) en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Mbouya Fassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Libreville, Gabon. 2024, Collection INSPÉ Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an e-portfolio acceptability in online course at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Institute for Advanced Research and Science (WIARS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education and New Developments END</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-989-53614-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier &amp;quot;Aide : Formulation de l'aide et de sa demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du workshop « Apprentissage en Réseau et Auto-régulation » (ApRA 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, IRIT Press 2013, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Mailles Viard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-mailles-viard-metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9291-8043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187177236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-Clés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ergonomie cognitive, Enseignement technologique, Ingénierie pédagogique et de formation, Accompagnement, E-Learning, E-Portfolio, Travail collaboratif, Conception de ressources, Projet Professionnel Personnalisé, Apprendre à Apprendre, Compétences, Autorégulation, Autonomie, Inclusion & prévention, Méthodes mixtes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après deux années de recherche en psychologie expérimentale à l'Université d'Harvard, j'ai réalisé ma thèse en psychologie cognitive du travail à Toulouse 3 (actuellement CLLE) sur le rôle des représentations mentales dans les activités d'anticipation réalisées sur des interfaces de gestion de trafic (1996). J'ai ensuite occupé un poste d'ingénieur pédagogique à Lyon 2, conçu un campus numérique international à distance (VCIEL) puis obtenu un poste de Maitresse de Conférences (16-27-71) dans cette même université. Quelques années plus tard, j'ai été Maitresse de Conférences (16) à l'IUT de Montpellier, ce qui m'a conduite à développer et mettre en oeuvre des compétences en ingénierie pédagogique et de formation pour l'enseignement technologique en France et à l'international. Mon habilitation à diriger les recherches (2015) a porté sur la proposition d'outils numériques pour développer et accompagner l'autonomie des apprentissages universitaires avec une approche multidimentionnelle ergonomique, psychologique, pédagogique et formative. Je suis maintenant Professeure des Universités à l'INSPÉ d'Aix Marseille (également qualifiée au CNU) et mobilisée scientifiquement et pédagogiquement en psychologie ergonomique et sciences de l'éducation, plus spécifiquement impliquée dans l'ingénierie pédagogique et de la formation à l'université. Depuis 2021, je suis responsable du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours NEO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> programme de formation en ligne pour devenir ingénieur pédagogique numérique, intégré à la mention Pratiques et Ingénierie de Formation du Master MEEF.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.Article 01. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement d’apprentissage et créativité : impact sur l’utilisation des stratégies cognitives créatives des étudiants en situation de résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13m16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Collaborative Work: Recommendations for Group Creation and Collective Work Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (72) (1-4), pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04045541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of an Arabic serious game for children with dyslexia: a qualitative exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10209-023-01015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INO : un travail collectif de recherche sur l’identité numérique et l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.87-101. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus d'entraide dans le cadre d’un laboratoire virtuel et distant pour l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro spécial : Technologies pour l’apprentissage de l’Informatique de la maternelle à l’université, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et apprentissage médiatisé par ordinateur : une question d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les technologies positives pour l'apprentissage, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.28.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du travail de groupe sur les sentiments d'efficacité personnelle et collective en contexte d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (4), pp.992-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can collaborative learning support perceived collective efficacy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un Environnement Personnel d'Apprentissage (EPA), est-ce utile pour les étudiants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le C2i en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Des usages des TIC à la certification des compétences numériques : quels processus de formation et de validation ?, 7 (17), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide du numérique aux activités d’auto-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shared online whiteboard: An assistance tool to synchronous collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (5), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la conception d’un EPA : le cas d’étudiants en 1ère année de DUT informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9ème colloque Technologies de l’Information et de la Communication pour l’Enseignement “Nouvelles pédagogies, Sciences et technologies du numérique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario pédagogique pour la réalisation d'une maquette d'EPA par des étudiants de 1ière année de licence : une aide à l'autorégulation de l'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.391-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'appropriation d'un parcours pédagogique numérique par un formateur : le cas du dispositif Pairform@nce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 and Learning: When the Use of an Informal Context can Bring Help in a Formal Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Volume 46, 2012, Pages 141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation with Math-Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianna Zsido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.596-600. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.05.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'aide en contexte d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18463/PELISSIER.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du format de structuration de l'information sur la créativité de la présentation personnelle de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leiterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27-1 (2011), pp.revues.org. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer and Teacher: Activities and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.1813-1817. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du format de structuration de l'information sur la créativité de la présentation personnelle de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leiterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (27), pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between designer and trainer: an investigation on a French blended training program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal on Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.120-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se connaître et s'orienter grâce au e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé L. Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1-2), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005785ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviating technologies to design personal and creative help in e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.3552 - 3557. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.03.550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Portfolio: a pedagogical tool to enhance creativity in student's project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.3563-3567. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.03.552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Situations d'Apprentissage Collectives Instrumentées dans le supérieur : identification et exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du e-portfolio à l'analyse du produit et du processus de conception du projet personnel de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir ensemble : un levier pour enseigner en période de (dis)continuité pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU 2022 « Agir ensemble dans l’enseignement supérieur : enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’évaluation se transforme en une autoévaluation : le cas du projet DREAM*U pour le développement de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhaymina Sedeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Albrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque GEVAPP : Émancipation, institution, évaluation Un triptyque pour penser une évaluation émancipatrice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d’apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d’Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International du RAIFFET- Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des espaces d’apprentissage capacitants au service de « l’agir ensemble » : impact sur les processus cognitifs liés à la créativité des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui : entre transformations et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNED-DMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-DMS, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING E-PORTFOLIO ACCEPTABILITY IN AN ONLINE COURSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference In New Education and New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madere, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM’U : un projet NCU structurant guidé par une auto-évaluation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhaymina Sedeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Albrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe "Pluralité de contextes, pluralité d'évaluation en éducation : quelles interactions et quels enjeux ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Pointe à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">impact des espaces d'apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d'Aix Marseille Université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jc Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d'apprentissage-capacitant-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas des CIPE'Lab d'Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international du RAIFFET — Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une ressource pédagogique pour l’apprentissage de la lecture : une approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider l'espace pour développer l'international : le projet ILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2021, Montreal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d’un dispositif ludo-pédagogique pour les enfants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia#CH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Yverdon Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagnement et de personnalisation de nouvelles pratiques d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiweb Numérique &amp; Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE NUMÉRIQUE COMME MOYEN D'ACCOMPAGNER ET DE PERSONNALISER DE NOUVELLES PRATIQUES D'ÉVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE : Dispositifs et méthodologies émergents en évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagner et de personnaliser de nouvelles pratiques d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation assistée par le numérique dans l'apprentissage de la lecture : apports de l'approche par compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Khovrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les vulnérabilités dans les réseaux sociaux : l'importance de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier University, internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antena Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manille, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in Social Networks : Evaluation and How Ergonomics Can Protect Us</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’approche des interactions dans un dispositif d’entraide entre apprenants : le cas d’un cours d’informatique en Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2019 : Atelier 9 : Formuler l’aide et sa demande.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’éducation pour préparer aux métiers de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises franco-colombiennes de l’enseignement supérieur, de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des apprenants identifiées à partir de scénarios pédagogiques favorisant la démarche réflexive : le cas de l'EPA et de l'EPP en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAPE 2019 2e colloque international Innovation pédagogique, accompagnement et professionnalisation des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional design and Human computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Elkafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Jeunes Chercheurs (RJC) IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montaigut sur Save, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Motiver et s’Orienter à l’Université grâce aux environnements Virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer pour se sentir plus efficace : une expérimentation en DUT Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collaboratif pour apprendre et enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Education prioritaire, Rectorat Académie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance et orientation : Une exploration de l’élaboration du projet professionnel des alternant-e-s engagé-e-s dans les formations BAC+2 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Danvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moutouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Career and life design interventions for sustainable development and decent work”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO Chair on Lifelong Guidance and Counseling; European Society for Vocational Designing and Career Counseling (ESVDC), Jun 2016, Wroclaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aide pour &amp;quot;apprendre à apprendre&amp;quot; : le cas de l'espace personnel d'apprentissage en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la conception d'un EPA : le cas d'étudiants en 1 ère année de DUT informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE ( Technologies de l'Information et de la Communication pour l'Enseignement) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Beziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Portfolio et Espace Personnel d'Apprentissage : produits et processus d'une démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'un environnement personnel d'apprentissage : L'utilité perçue par les étudiants, son impact sur leur motivation et leur auto-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIIP'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rabat, Maroc. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration d'une certification dans un dispositif de formation : le cas du C2I en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/435-l'intégration-d'une-certification-dans-un-dis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'apporte le numérique dans l'auto-évaluation de l'étudiant et de l'enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque Pédagogie et Professionnalisation : l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de cadres Pédagogiques pour le développement d'activités d'apprentissage et de construction de projets à travers des usages réfléchis des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Identité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique et orientation tout au long de la vie : perspectives pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale Culture Numérique Education aux médias et à l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la recherche et l'enseignement avec les mobiles : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique " L'usage mobile de l'information scientifique dans l'enseignement supérieur et la recherche ", Doccitanist, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le E-portfolio comme support pédagogique à la construction du projet personnel et professionnel de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/le-e-portfolio-comme-support-pédagogique-à-la-con</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir s'instrumenter pour s'orienter tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès de l'Association Internationale de Pédagogie Universitaire "Quelle université pour demain ?", Trois-Rivières, 14-18 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Trois Rivières, Canada. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'intégration de la Certification Informatique et Internet dans les cursus Licence Technologique et Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Trois Rivières, Canada. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ses projets et maîtriser son identité numérique avec le e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ADIUT " Pédagogie et Professionnalisation "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraide en ligne : le cas d’un forum de discussion utilisé en tant que ressource externe au contexte d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interaction traces for evolutionary design support - Application on the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003299602370242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter les technologies pour qu'elles deviennent une aide au projet d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été " Emploi, Compétences et Territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de caractérisation de l'aide : le cas dans l'enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU : "Réformes et changements pédagogiques dans l'enseignement supérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios pour l'identité numérique et la construction de l'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio d'orientation : de nouvelles compétences pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Suisse. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes mentales et e-portfolios : outils supports à la créativité dans la construction du projet de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio : a pedagogical tool for the design of personal and professional student project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-ICTE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbonne, Portugal. pp.654-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Design & E-Learning, The Case of the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software, Knowledge Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. pp.295-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de situations de conception collaboratives pour la spécification d'outils de communication graphique de type tableau blanc partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vu-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA : Produits, Procédés et systèmes industriels : Les dernières innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières expériences de Campus Numérique VCIEL en Algérie : Architecture des Systèmes et Parallélisme et Outils 3D et OpenGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjira Bentoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro Méditerranéen et Africain d'Approfondissement sur la Formation à Distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e‐portfolio : un outil pour la qualité de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'Association Internationale de Pédagogie Universitaire : Le défi de la qualité dans l'enseignement supérieur : vers un changement de paradigme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of participants’ computer-mediated distance cooperation compared to their own view of their cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop “Mutual Models in collaborative tasks”, Kaleidoscope CSCL SIG Alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaleidoscope CSCL SIG Alpine, Jan 2007, Villard, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do internal factors of cooperation influence computer-mediated distance activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New Brunswick, New Jersey, United States. pp.466-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo comme outil pour la caractérisation d'une tâche de co-conception à distance médiatisée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bouvery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUR 2006, Innovations, usages, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie au service de la conception en industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e symposium sur l'application des technologies de l'information à la gestion des systèmes de production et des chaînes d'approvisionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs internes à la coopération, influencent-ils l'activité médiatisée à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.310-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00138468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Situations d'Apprentissage Collectives et Instrumentées dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la 8ème Biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE AND GAZE TRACKING ALGORITHM FOR COLLABORATIVE LEARNING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO-RA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sétubal, Portugal. pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Co-Design Among Professionals: A Proposal For Existing Activities Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Diversity in Ergonomics Proceedings IEA 2006 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, SCCG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du campus numérique VCIEL : compromis pour le maintien d'identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque de l'AIPU 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative e-learning display for acquiring professional skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-ICTE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Seville, Spain. pp.1417-1421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisation d'un module de psychologie pour le développement d'un objet pédagogique multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevassu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et apprentissage universitaire : Aides et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Charles Pomerol, 978-1-78405-085-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'Atelier ApRA &amp;quot;Apprentissage en Réseau et Auto-régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paul Sabatier, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en réseau et autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EIAH 2013, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation multidimensionnelle des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Messaoui; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’approche par compétences  : théories et pratiques pour l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.159-180, 2024, Design Numérique, 978-2385423353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Autonomy in a Higher Teaching Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’autonomie dans les apprentissages universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Observatoire pour faciliter et rendre visibles les communautés de pratiques du réseau des IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz; Chrysta Pélissier; Maud Lê Hung [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.186-196, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique comme objet pédagogique lié au projet professionnel personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio numérique pour s'auto-diriger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Chlous-Ducharme, F. (2012). Penser le présent comme un passé pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.187-196, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’instrumenter pour mieux se projeter : cartes mentales et e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'instrumenter pour mieux se projeter : cartes mentales et e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lê Hung Maud; Tralongo Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, pp.83-92, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios pour l'identité numérique et la construction de l'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Sidir, E. Bruillard &amp; G.-L. Baron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et Objets Communicants. Vers une éducation orientée objets ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.224-236, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration pluridisciplinaire des identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet TIGER « Transform and Innovate in Graduate Education with Research »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] AMU - Aix Marseille Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la mission Evaluation par la recherche du projet DREAM-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] AMU - Aix Marseille Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-CONFIANCE- Confiance et Partage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier 3; Université de Montpellier; Région Occitanie; FEDER. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D' ACTIVITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom Opération E-Confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FEDER; Région Occitanie; Université de Montpellier (UM), FRA; Université Paul Valery Montpellier 3. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPER-Une approche par compétences pour le diagnostic, la régulation et la personnalisation. Participation du Laboratoire LHUMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier 3. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILE-Projet de Learning Center pour l'internationalisation de l'IUT - Financement ANR MUSE & Région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier; IUT de Montpellier Sète. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEAM - Travailler et apprendre en équipe : comment se sentir plus efficace ? Projet financé par l'INSPE Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter l’autonomie pour l'apprentissage universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Montpellier 3, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01834370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio et Espace Personnel d’Apprentissage : deux instruments d’aide à la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01834567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagner les étudiants dans la réussite universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01834535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 6e Colloque international du RAIFFET à l'ENSET de Libreville (GABON) en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Mbouya Fassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Libreville, Gabon. 2024, Collection INSPÉ Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an e-portfolio acceptability in online course at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Institute for Advanced Research and Science (WIARS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education and New Developments END</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-989-53614-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier &amp;quot;Aide : Formulation de l'aide et de sa demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du workshop « Apprentissage en Réseau et Auto-régulation » (ApRA 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, IRIT Press 2013, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9444C994"/>
+    <w:nsid w:val="2638892B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-mailles-viard-metz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9291-8043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187177236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-amu.fr/fr/formations/devenir-ingenieur-pedagogique-numerique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m16" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n2-01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169164v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouherrou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Kafi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Auli Giraldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-023-01015-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Heili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Inza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Samaniego" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00780775v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.08.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFQSDJB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02928057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Zsido" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.05.169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/PELISSIER.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.04.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leiterer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005785ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.446" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.03.550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Albernhe-Giordan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.03.552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhaymina Sedeki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Albrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jc Castera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Khovrine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elkafi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Danvers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moutouh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954452v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003299602370242" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vu-Thi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bentoumi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rossetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360979v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bouvery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourriquen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Cassier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Boukhriss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevassu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834320v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/autonomie-et-apprentissage-universitaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834376v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954445v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848659v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214705v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom Op&#233;ration E-Confiance" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486701v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486717v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01834370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01834567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01834535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-mailles-viard-metz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9291-8043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187177236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-amu.fr/fr/formations/devenir-ingenieur-pedagogique-numerique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n2-01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m16" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouherrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Kafi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Auli Giraldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-023-01015-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Heili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Inza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9684" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Samaniego" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00780775v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFQSDJB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02928057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Zsido" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.05.169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/PELISSIER.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leiterer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.446" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.04.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005785ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.03.550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Albernhe-Giordan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.03.552" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhaymina Sedeki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Albrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jc Castera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Khovrine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elkafi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Danvers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moutouh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003299602370242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376562v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vu-Thi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bentoumi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rossetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360979v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bouvery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Cassier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourriquen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360961v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Boukhriss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevassu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/autonomie-et-apprentissage-universitaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954456v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995932v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214707v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom Op&#233;ration E-Confiance" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486701v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486522v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01834370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01834567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01834535v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060106v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339269v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>