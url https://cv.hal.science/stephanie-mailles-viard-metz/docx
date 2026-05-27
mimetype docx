--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Mailles Viard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-mailles-viard-metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9291-8043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187177236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-Clés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ergonomie cognitive, Enseignement technologique, Ingénierie pédagogique et de formation, Accompagnement, E-Learning, E-Portfolio, Travail collaboratif, Conception de ressources, Projet Professionnel Personnalisé, Apprendre à Apprendre, Compétences, Autorégulation, Autonomie, Inclusion & prévention, Méthodes mixtes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après deux années de recherche en psychologie expérimentale à l'Université d'Harvard, j'ai réalisé ma thèse en psychologie cognitive du travail à Toulouse 3 (actuellement CLLE) sur le rôle des représentations mentales dans les activités d'anticipation réalisées sur des interfaces de gestion de trafic (1996). J'ai ensuite occupé un poste d'ingénieur pédagogique à Lyon 2, conçu un campus numérique international à distance (VCIEL) puis obtenu un poste de Maitresse de Conférences (16-27-71) dans cette même université. Quelques années plus tard, j'ai été Maitresse de Conférences (16) à l'IUT de Montpellier, ce qui m'a conduite à développer et mettre en oeuvre des compétences en ingénierie pédagogique et de formation pour l'enseignement technologique en France et à l'international. Mon habilitation à diriger les recherches (2015) a porté sur la proposition d'outils numériques pour développer et accompagner l'autonomie des apprentissages universitaires avec une approche multidimentionnelle ergonomique, psychologique, pédagogique et formative. Je suis maintenant Professeure des Universités à l'INSPÉ d'Aix Marseille (également qualifiée au CNU) et mobilisée scientifiquement et pédagogiquement en psychologie ergonomique et sciences de l'éducation, plus spécifiquement impliquée dans l'ingénierie pédagogique et de la formation à l'université. Depuis 2021, je suis responsable du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours NEO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> programme de formation en ligne pour devenir ingénieur pédagogique numérique, intégré à la mention Pratiques et Ingénierie de Formation du Master MEEF.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.Article 01. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement d’apprentissage et créativité : impact sur l’utilisation des stratégies cognitives créatives des étudiants en situation de résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13m16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Collaborative Work: Recommendations for Group Creation and Collective Work Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (72) (1-4), pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04045541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of an Arabic serious game for children with dyslexia: a qualitative exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10209-023-01015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INO : un travail collectif de recherche sur l’identité numérique et l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.87-101. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus d'entraide dans le cadre d’un laboratoire virtuel et distant pour l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro spécial : Technologies pour l’apprentissage de l’Informatique de la maternelle à l’université, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et apprentissage médiatisé par ordinateur : une question d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les technologies positives pour l'apprentissage, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.28.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du travail de groupe sur les sentiments d'efficacité personnelle et collective en contexte d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (4), pp.992-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can collaborative learning support perceived collective efficacy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un Environnement Personnel d'Apprentissage (EPA), est-ce utile pour les étudiants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le C2i en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Des usages des TIC à la certification des compétences numériques : quels processus de formation et de validation ?, 7 (17), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide du numérique aux activités d’auto-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shared online whiteboard: An assistance tool to synchronous collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (5), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la conception d’un EPA : le cas d’étudiants en 1ère année de DUT informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9ème colloque Technologies de l’Information et de la Communication pour l’Enseignement “Nouvelles pédagogies, Sciences et technologies du numérique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario pédagogique pour la réalisation d'une maquette d'EPA par des étudiants de 1ière année de licence : une aide à l'autorégulation de l'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.391-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'appropriation d'un parcours pédagogique numérique par un formateur : le cas du dispositif Pairform@nce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 and Learning: When the Use of an Informal Context can Bring Help in a Formal Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Volume 46, 2012, Pages 141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation with Math-Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianna Zsido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.596-600. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.05.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'aide en contexte d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18463/PELISSIER.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du format de structuration de l'information sur la créativité de la présentation personnelle de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leiterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27-1 (2011), pp.revues.org. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer and Teacher: Activities and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.1813-1817. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du format de structuration de l'information sur la créativité de la présentation personnelle de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leiterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (27), pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between designer and trainer: an investigation on a French blended training program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal on Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.120-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se connaître et s'orienter grâce au e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé L. Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1-2), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005785ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviating technologies to design personal and creative help in e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.3552 - 3557. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.03.550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Portfolio: a pedagogical tool to enhance creativity in student's project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.3563-3567. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.03.552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Situations d'Apprentissage Collectives Instrumentées dans le supérieur : identification et exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du e-portfolio à l'analyse du produit et du processus de conception du projet personnel de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir ensemble : un levier pour enseigner en période de (dis)continuité pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU 2022 « Agir ensemble dans l’enseignement supérieur : enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’évaluation se transforme en une autoévaluation : le cas du projet DREAM*U pour le développement de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhaymina Sedeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Albrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque GEVAPP : Émancipation, institution, évaluation Un triptyque pour penser une évaluation émancipatrice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d’apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d’Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International du RAIFFET- Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des espaces d’apprentissage capacitants au service de « l’agir ensemble » : impact sur les processus cognitifs liés à la créativité des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui : entre transformations et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNED-DMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-DMS, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING E-PORTFOLIO ACCEPTABILITY IN AN ONLINE COURSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference In New Education and New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madere, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM’U : un projet NCU structurant guidé par une auto-évaluation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhaymina Sedeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Albrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe "Pluralité de contextes, pluralité d'évaluation en éducation : quelles interactions et quels enjeux ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Pointe à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">impact des espaces d'apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d'Aix Marseille Université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jc Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d'apprentissage-capacitant-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas des CIPE'Lab d'Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international du RAIFFET — Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une ressource pédagogique pour l’apprentissage de la lecture : une approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider l'espace pour développer l'international : le projet ILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2021, Montreal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d’un dispositif ludo-pédagogique pour les enfants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia#CH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Yverdon Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagnement et de personnalisation de nouvelles pratiques d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiweb Numérique &amp; Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE NUMÉRIQUE COMME MOYEN D'ACCOMPAGNER ET DE PERSONNALISER DE NOUVELLES PRATIQUES D'ÉVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE : Dispositifs et méthodologies émergents en évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagner et de personnaliser de nouvelles pratiques d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation assistée par le numérique dans l'apprentissage de la lecture : apports de l'approche par compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Khovrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les vulnérabilités dans les réseaux sociaux : l'importance de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier University, internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antena Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manille, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in Social Networks : Evaluation and How Ergonomics Can Protect Us</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’approche des interactions dans un dispositif d’entraide entre apprenants : le cas d’un cours d’informatique en Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2019 : Atelier 9 : Formuler l’aide et sa demande.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’éducation pour préparer aux métiers de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises franco-colombiennes de l’enseignement supérieur, de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des apprenants identifiées à partir de scénarios pédagogiques favorisant la démarche réflexive : le cas de l'EPA et de l'EPP en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAPE 2019 2e colloque international Innovation pédagogique, accompagnement et professionnalisation des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional design and Human computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Elkafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Jeunes Chercheurs (RJC) IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montaigut sur Save, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Motiver et s’Orienter à l’Université grâce aux environnements Virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer pour se sentir plus efficace : une expérimentation en DUT Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collaboratif pour apprendre et enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Education prioritaire, Rectorat Académie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance et orientation : Une exploration de l’élaboration du projet professionnel des alternant-e-s engagé-e-s dans les formations BAC+2 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Danvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moutouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Career and life design interventions for sustainable development and decent work”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO Chair on Lifelong Guidance and Counseling; European Society for Vocational Designing and Career Counseling (ESVDC), Jun 2016, Wroclaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aide pour &amp;quot;apprendre à apprendre&amp;quot; : le cas de l'espace personnel d'apprentissage en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la conception d'un EPA : le cas d'étudiants en 1 ère année de DUT informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE ( Technologies de l'Information et de la Communication pour l'Enseignement) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Beziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Portfolio et Espace Personnel d'Apprentissage : produits et processus d'une démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'un environnement personnel d'apprentissage : L'utilité perçue par les étudiants, son impact sur leur motivation et leur auto-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIIP'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rabat, Maroc. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration d'une certification dans un dispositif de formation : le cas du C2I en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/435-l'intégration-d'une-certification-dans-un-dis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'apporte le numérique dans l'auto-évaluation de l'étudiant et de l'enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque Pédagogie et Professionnalisation : l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de cadres Pédagogiques pour le développement d'activités d'apprentissage et de construction de projets à travers des usages réfléchis des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Identité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique et orientation tout au long de la vie : perspectives pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale Culture Numérique Education aux médias et à l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la recherche et l'enseignement avec les mobiles : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique " L'usage mobile de l'information scientifique dans l'enseignement supérieur et la recherche ", Doccitanist, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le E-portfolio comme support pédagogique à la construction du projet personnel et professionnel de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/le-e-portfolio-comme-support-pédagogique-à-la-con</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir s'instrumenter pour s'orienter tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès de l'Association Internationale de Pédagogie Universitaire "Quelle université pour demain ?", Trois-Rivières, 14-18 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Trois Rivières, Canada. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'intégration de la Certification Informatique et Internet dans les cursus Licence Technologique et Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Trois Rivières, Canada. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ses projets et maîtriser son identité numérique avec le e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ADIUT " Pédagogie et Professionnalisation "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraide en ligne : le cas d’un forum de discussion utilisé en tant que ressource externe au contexte d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interaction traces for evolutionary design support - Application on the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003299602370242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter les technologies pour qu'elles deviennent une aide au projet d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été " Emploi, Compétences et Territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de caractérisation de l'aide : le cas dans l'enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU : "Réformes et changements pédagogiques dans l'enseignement supérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios pour l'identité numérique et la construction de l'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio d'orientation : de nouvelles compétences pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Suisse. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes mentales et e-portfolios : outils supports à la créativité dans la construction du projet de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio : a pedagogical tool for the design of personal and professional student project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-ICTE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbonne, Portugal. pp.654-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Design & E-Learning, The Case of the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software, Knowledge Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. pp.295-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de situations de conception collaboratives pour la spécification d'outils de communication graphique de type tableau blanc partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vu-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA : Produits, Procédés et systèmes industriels : Les dernières innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières expériences de Campus Numérique VCIEL en Algérie : Architecture des Systèmes et Parallélisme et Outils 3D et OpenGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjira Bentoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro Méditerranéen et Africain d'Approfondissement sur la Formation à Distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e‐portfolio : un outil pour la qualité de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'Association Internationale de Pédagogie Universitaire : Le défi de la qualité dans l'enseignement supérieur : vers un changement de paradigme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of participants’ computer-mediated distance cooperation compared to their own view of their cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop “Mutual Models in collaborative tasks”, Kaleidoscope CSCL SIG Alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaleidoscope CSCL SIG Alpine, Jan 2007, Villard, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do internal factors of cooperation influence computer-mediated distance activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New Brunswick, New Jersey, United States. pp.466-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo comme outil pour la caractérisation d'une tâche de co-conception à distance médiatisée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bouvery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUR 2006, Innovations, usages, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie au service de la conception en industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e symposium sur l'application des technologies de l'information à la gestion des systèmes de production et des chaînes d'approvisionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs internes à la coopération, influencent-ils l'activité médiatisée à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.310-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00138468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Situations d'Apprentissage Collectives et Instrumentées dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la 8ème Biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE AND GAZE TRACKING ALGORITHM FOR COLLABORATIVE LEARNING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO-RA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sétubal, Portugal. pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Co-Design Among Professionals: A Proposal For Existing Activities Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Diversity in Ergonomics Proceedings IEA 2006 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, SCCG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du campus numérique VCIEL : compromis pour le maintien d'identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque de l'AIPU 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative e-learning display for acquiring professional skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-ICTE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Seville, Spain. pp.1417-1421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisation d'un module de psychologie pour le développement d'un objet pédagogique multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevassu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et apprentissage universitaire : Aides et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Charles Pomerol, 978-1-78405-085-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'Atelier ApRA &amp;quot;Apprentissage en Réseau et Auto-régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paul Sabatier, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en réseau et autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EIAH 2013, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation multidimensionnelle des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Messaoui; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’approche par compétences  : théories et pratiques pour l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.159-180, 2024, Design Numérique, 978-2385423353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Autonomy in a Higher Teaching Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’autonomie dans les apprentissages universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Observatoire pour faciliter et rendre visibles les communautés de pratiques du réseau des IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz; Chrysta Pélissier; Maud Lê Hung [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.186-196, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique comme objet pédagogique lié au projet professionnel personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio numérique pour s'auto-diriger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Chlous-Ducharme, F. (2012). Penser le présent comme un passé pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.187-196, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’instrumenter pour mieux se projeter : cartes mentales et e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'instrumenter pour mieux se projeter : cartes mentales et e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lê Hung Maud; Tralongo Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, pp.83-92, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios pour l'identité numérique et la construction de l'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Sidir, E. Bruillard &amp; G.-L. Baron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et Objets Communicants. Vers une éducation orientée objets ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.224-236, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration pluridisciplinaire des identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet TIGER « Transform and Innovate in Graduate Education with Research »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] AMU - Aix Marseille Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la mission Evaluation par la recherche du projet DREAM-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] AMU - Aix Marseille Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-CONFIANCE- Confiance et Partage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier 3; Université de Montpellier; Région Occitanie; FEDER. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D' ACTIVITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom Opération E-Confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FEDER; Région Occitanie; Université de Montpellier (UM), FRA; Université Paul Valery Montpellier 3. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPER-Une approche par compétences pour le diagnostic, la régulation et la personnalisation. Participation du Laboratoire LHUMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier 3. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILE-Projet de Learning Center pour l'internationalisation de l'IUT - Financement ANR MUSE & Région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier; IUT de Montpellier Sète. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEAM - Travailler et apprendre en équipe : comment se sentir plus efficace ? Projet financé par l'INSPE Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter l’autonomie pour l'apprentissage universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Montpellier 3, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01834370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio et Espace Personnel d’Apprentissage : deux instruments d’aide à la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01834567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagner les étudiants dans la réussite universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01834535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 6e Colloque international du RAIFFET à l'ENSET de Libreville (GABON) en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Mbouya Fassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Libreville, Gabon. 2024, Collection INSPÉ Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an e-portfolio acceptability in online course at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Institute for Advanced Research and Science (WIARS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education and New Developments END</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-989-53614-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier &amp;quot;Aide : Formulation de l'aide et de sa demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du workshop « Apprentissage en Réseau et Auto-régulation » (ApRA 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, IRIT Press 2013, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Mailles Viard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-mailles-viard-metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9291-8043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187177236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=LbfMix4AAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-Clés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ergonomie cognitive, Enseignement technologique, Ingénierie pédagogique et de formation, Accompagnement, E-Learning, E-Portfolio, Travail collaboratif, Conception de ressources, Projet Professionnel Personnalisé, Apprendre à Apprendre, Compétences, Autorégulation, Autonomie, Inclusion & prévention, Méthodes mixtes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après deux années de recherche en psychologie expérimentale à l'Université d'Harvard, j'ai réalisé ma thèse en psychologie cognitive du travail à Toulouse 3 (actuellement CLLE) sur le rôle des représentations mentales dans les activités d'anticipation réalisées sur des interfaces de gestion de trafic (1996). J'ai ensuite occupé un poste d'ingénieur pédagogique à Lyon 2, conçu un campus numérique international à distance (VCIEL) puis obtenu un poste de Maitresse de Conférences (16-27-71) dans cette même université. Quelques années plus tard, j'ai été Maitresse de Conférences (16) à l'IUT de Montpellier, ce qui m'a conduite à développer et mettre en oeuvre des compétences en ingénierie pédagogique et de formation pour l'enseignement technologique en France et à l'international. Mon habilitation à diriger les recherches (2015) a porté sur la proposition d'outils numériques pour développer et accompagner l'autonomie des apprentissages universitaires avec une approche multidimentionnelle ergonomique, psychologique, pédagogique et formative. Je suis maintenant Professeure des Universités à l'INSPÉ d'Aix Marseille (également qualifiée au CNU) et mobilisée scientifiquement et pédagogiquement en psychologie ergonomique et sciences de l'éducation, plus spécifiquement impliquée dans l'ingénierie pédagogique et de la formation à l'université. Depuis 2021, je suis responsable du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours NEO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> programme de formation en ligne pour devenir ingénieur pédagogique numérique, intégré à la mention Pratiques et Ingénierie de Formation du Master MEEF.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement d’apprentissage et créativité : impact sur l’utilisation des stratégies cognitives créatives des étudiants en situation de résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13m16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.Article 01. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Collaborative Work: Recommendations for Group Creation and Collective Work Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (72) (1-4), pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04045541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of an Arabic serious game for children with dyslexia: a qualitative exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10209-023-01015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INO : un travail collectif de recherche sur l’identité numérique et l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.87-101. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et apprentissage médiatisé par ordinateur : une question d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les technologies positives pour l'apprentissage, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.28.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus d'entraide dans le cadre d’un laboratoire virtuel et distant pour l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro spécial : Technologies pour l’apprentissage de l’Informatique de la maternelle à l’université, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can collaborative learning support perceived collective efficacy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du travail de groupe sur les sentiments d'efficacité personnelle et collective en contexte d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (4), pp.992-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un Environnement Personnel d'Apprentissage (EPA), est-ce utile pour les étudiants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le C2i en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Des usages des TIC à la certification des compétences numériques : quels processus de formation et de validation ?, 7 (17), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shared online whiteboard: An assistance tool to synchronous collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (5), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide du numérique aux activités d’auto-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la conception d’un EPA : le cas d’étudiants en 1ère année de DUT informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9ème colloque Technologies de l’Information et de la Communication pour l’Enseignement “Nouvelles pédagogies, Sciences et technologies du numérique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario pédagogique pour la réalisation d'une maquette d'EPA par des étudiants de 1ière année de licence : une aide à l'autorégulation de l'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.391-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 and Learning: When the Use of an Informal Context can Bring Help in a Formal Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Volume 46, 2012, Pages 141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation with Math-Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianna Zsido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.596-600. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.05.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'aide en contexte d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18463/PELISSIER.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'appropriation d'un parcours pédagogique numérique par un formateur : le cas du dispositif Pairform@nce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer and Teacher: Activities and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.1813-1817. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du format de structuration de l'information sur la créativité de la présentation personnelle de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leiterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (27), pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between designer and trainer: an investigation on a French blended training program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal on Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.120-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se connaître et s'orienter grâce au e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé L. Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1-2), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005785ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du format de structuration de l'information sur la créativité de la présentation personnelle de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leiterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27-1 (2011), pp.revues.org. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Portfolio: a pedagogical tool to enhance creativity in student's project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.3563-3567. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.03.552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviating technologies to design personal and creative help in e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.3552 - 3557. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.03.550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Situations d'Apprentissage Collectives Instrumentées dans le supérieur : identification et exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du e-portfolio à l'analyse du produit et du processus de conception du projet personnel de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui : entre transformations et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNED-DMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-DMS, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING E-PORTFOLIO ACCEPTABILITY IN AN ONLINE COURSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference In New Education and New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madere, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM’U : un projet NCU structurant guidé par une auto-évaluation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhaymina Sedeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Albrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe "Pluralité de contextes, pluralité d'évaluation en éducation : quelles interactions et quels enjeux ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Pointe à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d’apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d’Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International du RAIFFET- Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des espaces d’apprentissage capacitants au service de « l’agir ensemble » : impact sur les processus cognitifs liés à la créativité des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">impact des espaces d'apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d'Aix Marseille Université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jc Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des espaces d'apprentissage-capacitant-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas des CIPE'Lab d'Aix Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international du RAIFFET — Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir ensemble : un levier pour enseigner en période de (dis)continuité pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU 2022 « Agir ensemble dans l’enseignement supérieur : enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’évaluation se transforme en une autoévaluation : le cas du projet DREAM*U pour le développement de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhaymina Sedeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Albrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque GEVAPP : Émancipation, institution, évaluation Un triptyque pour penser une évaluation émancipatrice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider l'espace pour développer l'international : le projet ILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2021, Montreal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d’un dispositif ludo-pédagogique pour les enfants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia#CH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Yverdon Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une ressource pédagogique pour l’apprentissage de la lecture : une approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Kafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE NUMÉRIQUE COMME MOYEN D'ACCOMPAGNER ET DE PERSONNALISER DE NOUVELLES PRATIQUES D'ÉVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE : Dispositifs et méthodologies émergents en évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagnement et de personnalisation de nouvelles pratiques d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiweb Numérique &amp; Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagner et de personnaliser de nouvelles pratiques d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation assistée par le numérique dans l'apprentissage de la lecture : apports de l'approche par compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Khovrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in Social Networks : Evaluation and How Ergonomics Can Protect Us</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’approche des interactions dans un dispositif d’entraide entre apprenants : le cas d’un cours d’informatique en Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2019 : Atelier 9 : Formuler l’aide et sa demande.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les vulnérabilités dans les réseaux sociaux : l'importance de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier University, internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antena Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manille, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’éducation pour préparer aux métiers de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises franco-colombiennes de l’enseignement supérieur, de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des apprenants identifiées à partir de scénarios pédagogiques favorisant la démarche réflexive : le cas de l'EPA et de l'EPP en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAPE 2019 2e colloque international Innovation pédagogique, accompagnement et professionnalisation des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional design and Human computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Elkafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Jeunes Chercheurs (RJC) IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montaigut sur Save, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Motiver et s’Orienter à l’Université grâce aux environnements Virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer pour se sentir plus efficace : une expérimentation en DUT Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collaboratif pour apprendre et enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Education prioritaire, Rectorat Académie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance et orientation : Une exploration de l’élaboration du projet professionnel des alternant-e-s engagé-e-s dans les formations BAC+2 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Danvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moutouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Career and life design interventions for sustainable development and decent work”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO Chair on Lifelong Guidance and Counseling; European Society for Vocational Designing and Career Counseling (ESVDC), Jun 2016, Wroclaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aide pour &amp;quot;apprendre à apprendre&amp;quot; : le cas de l'espace personnel d'apprentissage en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Portfolio et Espace Personnel d'Apprentissage : produits et processus d'une démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la conception d'un EPA : le cas d'étudiants en 1 ère année de DUT informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE ( Technologies de l'Information et de la Communication pour l'Enseignement) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Beziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'un environnement personnel d'apprentissage : L'utilité perçue par les étudiants, son impact sur leur motivation et leur auto-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIIP'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rabat, Maroc. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration d'une certification dans un dispositif de formation : le cas du C2I en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/435-l'intégration-d'une-certification-dans-un-dis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'apporte le numérique dans l'auto-évaluation de l'étudiant et de l'enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque Pédagogie et Professionnalisation : l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique et orientation tout au long de la vie : perspectives pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale Culture Numérique Education aux médias et à l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de cadres Pédagogiques pour le développement d'activités d'apprentissage et de construction de projets à travers des usages réfléchis des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Identité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la recherche et l'enseignement avec les mobiles : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique " L'usage mobile de l'information scientifique dans l'enseignement supérieur et la recherche ", Doccitanist, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le E-portfolio comme support pédagogique à la construction du projet personnel et professionnel de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/le-e-portfolio-comme-support-pédagogique-à-la-con</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir s'instrumenter pour s'orienter tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès de l'Association Internationale de Pédagogie Universitaire "Quelle université pour demain ?", Trois-Rivières, 14-18 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Trois Rivières, Canada. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'intégration de la Certification Informatique et Internet dans les cursus Licence Technologique et Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Trois Rivières, Canada. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ses projets et maîtriser son identité numérique avec le e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ADIUT " Pédagogie et Professionnalisation "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraide en ligne : le cas d’un forum de discussion utilisé en tant que ressource externe au contexte d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interaction traces for evolutionary design support - Application on the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003299602370242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter les technologies pour qu'elles deviennent une aide au projet d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été " Emploi, Compétences et Territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios pour l'identité numérique et la construction de l'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio d'orientation : de nouvelles compétences pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Suisse. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes mentales et e-portfolios : outils supports à la créativité dans la construction du projet de l'étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de caractérisation de l'aide : le cas dans l'enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU : "Réformes et changements pédagogiques dans l'enseignement supérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Design & E-Learning, The Case of the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software, Knowledge Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. pp.295-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de situations de conception collaboratives pour la spécification d'outils de communication graphique de type tableau blanc partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vu-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA : Produits, Procédés et systèmes industriels : Les dernières innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio : a pedagogical tool for the design of personal and professional student project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-ICTE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbonne, Portugal. pp.654-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières expériences de Campus Numérique VCIEL en Algérie : Architecture des Systèmes et Parallélisme et Outils 3D et OpenGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjira Bentoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro Méditerranéen et Africain d'Approfondissement sur la Formation à Distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e‐portfolio : un outil pour la qualité de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'Association Internationale de Pédagogie Universitaire : Le défi de la qualité dans l'enseignement supérieur : vers un changement de paradigme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of participants’ computer-mediated distance cooperation compared to their own view of their cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop “Mutual Models in collaborative tasks”, Kaleidoscope CSCL SIG Alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaleidoscope CSCL SIG Alpine, Jan 2007, Villard, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do internal factors of cooperation influence computer-mediated distance activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New Brunswick, New Jersey, United States. pp.466-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo comme outil pour la caractérisation d'une tâche de co-conception à distance médiatisée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bouvery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUR 2006, Innovations, usages, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE AND GAZE TRACKING ALGORITHM FOR COLLABORATIVE LEARNING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO-RA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sétubal, Portugal. pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs internes à la coopération, influencent-ils l'activité médiatisée à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.310-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00138468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Situations d'Apprentissage Collectives et Instrumentées dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la 8ème Biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, SCCG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Co-Design Among Professionals: A Proposal For Existing Activities Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Diversity in Ergonomics Proceedings IEA 2006 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du campus numérique VCIEL : compromis pour le maintien d'identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque de l'AIPU 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative e-learning display for acquiring professional skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-ICTE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Seville, Spain. pp.1417-1421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie au service de la conception en industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e symposium sur l'application des technologies de l'information à la gestion des systèmes de production et des chaînes d'approvisionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisation d'un module de psychologie pour le développement d'un objet pédagogique multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevassu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et apprentissage universitaire : Aides et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean-Charles Pomerol, 978-1-78405-085-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'Atelier ApRA &amp;quot;Apprentissage en Réseau et Auto-régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paul Sabatier, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en réseau et autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EIAH 2013, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation multidimensionnelle des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Messaoui; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’approche par compétences  : théories et pratiques pour l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.159-180, 2024, Design Numérique, 978-2385423353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Autonomy in a Higher Teaching Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’autonomie dans les apprentissages universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Observatoire pour faciliter et rendre visibles les communautés de pratiques du réseau des IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz; Chrysta Pélissier; Maud Lê Hung [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.186-196, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique comme objet pédagogique lié au projet professionnel personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio numérique pour s'auto-diriger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Chlous-Ducharme, F. (2012). Penser le présent comme un passé pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.187-196, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’instrumenter pour mieux se projeter : cartes mentales et e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'instrumenter pour mieux se projeter : cartes mentales et e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lê Hung Maud; Tralongo Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Projet Personnel et Professionnel en IUT : état des lieux 2005-2011 et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, pp.83-92, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios pour l'identité numérique et la construction de l'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Sidir, E. Bruillard &amp; G.-L. Baron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et Objets Communicants. Vers une éducation orientée objets ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.224-236, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration pluridisciplinaire des identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la mission Evaluation par la recherche du projet DREAM-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] AMU - Aix Marseille Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet TIGER « Transform and Innovate in Graduate Education with Research »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] AMU - Aix Marseille Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D' ACTIVITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom Opération E-Confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FEDER; Région Occitanie; Université de Montpellier (UM), FRA; Université Paul Valery Montpellier 3. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPER-Une approche par compétences pour le diagnostic, la régulation et la personnalisation. Participation du Laboratoire LHUMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier 3. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-CONFIANCE- Confiance et Partage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier 3; Université de Montpellier; Région Occitanie; FEDER. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILE-Projet de Learning Center pour l'internationalisation de l'IUT - Financement ANR MUSE & Région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier; IUT de Montpellier Sète. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEAM - Travailler et apprendre en équipe : comment se sentir plus efficace ? Projet financé par l'INSPE Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter l’autonomie pour l'apprentissage universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Montpellier 3, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01834370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-portfolio et Espace Personnel d’Apprentissage : deux instruments d’aide à la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01834567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme moyen d’accompagner les étudiants dans la réussite universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01834535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 6e Colloque international du RAIFFET à l'ENSET de Libreville (GABON) en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Mbouya Fassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Libreville, Gabon. 2024, Collection INSPÉ Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an e-portfolio acceptability in online course at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Ouherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Auli Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Institute for Advanced Research and Science (WIARS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education and New Developments END</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-989-53614-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier &amp;quot;Aide : Formulation de l'aide et de sa demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du workshop « Apprentissage en Réseau et Auto-régulation » (ApRA 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, IRIT Press 2013, pp.45, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2638892B"/>
+    <w:nsid w:val="C979E86C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-mailles-viard-metz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9291-8043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187177236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-amu.fr/fr/formations/devenir-ingenieur-pedagogique-numerique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n2-01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m16" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouherrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Kafi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Auli Giraldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-023-01015-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Heili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Inza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9684" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Samaniego" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00780775v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFQSDJB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02928057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Zsido" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.05.169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/PELISSIER.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leiterer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.446" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.04.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005785ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.03.550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Albernhe-Giordan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.03.552" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhaymina Sedeki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Albrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jc Castera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Khovrine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elkafi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Danvers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moutouh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003299602370242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376562v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vu-Thi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bentoumi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rossetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360979v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bouvery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Cassier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourriquen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360961v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Boukhriss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevassu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/autonomie-et-apprentissage-universitaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954456v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995932v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214707v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom Op&#233;ration E-Confiance" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486701v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486522v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01834370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01834567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01834535v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060106v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339269v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-mailles-viard-metz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9291-8043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187177236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=LbfMix4AAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-amu.fr/fr/formations/devenir-ingenieur-pedagogique-numerique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n2-01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m16" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouherrou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Kafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Auli Giraldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-023-01015-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Heili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Inza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Samaniego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00780775v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFQSDJB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02928057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Zsido" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.05.169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/PELISSIER.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.04.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leiterer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005785ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.446" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Albernhe-Giordan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.03.552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.03.550" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhaymina Sedeki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Albrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jc Castera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Khovrine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elkafi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Danvers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moutouh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834422v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954458v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954451v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003299602370242" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vu-Thi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bentoumi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rossetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170826v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360979v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bouvery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360961v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourriquen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361001v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Cassier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Boukhriss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000173v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevassu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/autonomie-et-apprentissage-universitaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436003v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834376v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834386v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954439v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214707v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom Op&#233;ration E-Confiance" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486701v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486522v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486717v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01834370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01834567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01834535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784940v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436012v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339269v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>