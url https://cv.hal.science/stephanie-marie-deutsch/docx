--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -580,295 +580,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metabarcoding and source tracking to identify desirable or spoilage autochthonous microorganism sources during black olive fermentations</w:t>
+                <w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110344⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 345, pp.109130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205178v1</w:t>
+                <w:t xml:space="preserve">hal-03181204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t>
+                <w:t xml:space="preserve">Use of metabarcoding and source tracking to identify desirable or spoilage autochthonous microorganism sources during black olive fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 345, pp.109130. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.110344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181204v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t>
@@ -1139,51 +1139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of the metabolic profiles of a broad range of lactic acid bacteria in soy juice fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Niay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92, pp.103579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1403,64 +1403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,51 +1524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Nurdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (4), pp.935-948. </w:t>
@@ -2072,64 +2072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,77 +2500,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t>
@@ -3018,51 +3018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,51 +3204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
@@ -3286,90 +3286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse transcription quantitative PCR revealed persistency of thermophilic lactic acid bacteria metabolic activity until the end of the ripening of Emmental cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3484,51 +3484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.135-146. </w:t>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Between Probiotic Dairy Propionibacteria and the Intestinal Epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Perez Chaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3989,64 +3989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced in vitro and in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,51 +4256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4381,64 +4381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,64 +4515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capsular exopolysaccharide biosynthesis gene of Propionibacterium freudenreichii subsp. shermanii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Dols-Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,51 +4649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysis of starters in UF cheeses: Behaviour of mesophilic lactococci and thermophilic lactobacilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,51 +4782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mur-LH, the Broad-Spectrum Endolysin of Lactobacillus helveticus Temperate Bacteriophage phi-0303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guézenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4912,51 +4912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early lysis of Lactobacillus helveticus CNRZ 303 in Swiss cheese is not prophage-related</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5033,51 +5033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysis of lysogenic strains of Lactobacillus helveticus in Swiss cheeses and first evidence of concomitant Streptococcus thermophilus lysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5162,51 +5162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of sequenced beta-casein peptides provides new insight into peptidase activity from thermophilic lactic acid bacteria and highlights intrinsic resistance of phosphopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5300,51 +5300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autolysis and related proteolysis in Swiss cheese for two Lactobacillus helveticus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5587,51 +5587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New probiotics: Dairy propionibacteria and the modulation of gut microbiota and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5695,64 +5695,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium ssp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5782,4249 +5782,4249 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (47)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal Bio-preservation of Food and Pet-food: Influence of Propionic Acid Fermentation in Enhancing Antimicrobial Properties of Lactofermented Vegetable Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+                <w:t xml:space="preserve">Adrija Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Silande</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Pierre Guichebard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parayre Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poilers in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Quimper (FR), France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731806v1</w:t>
+                <w:t xml:space="preserve">hal-05559521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de boissons fermentées à partir de lactosérum de fromage Francs-Comtois : une plus-value pour la filière, un défi pour la recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lerolle-Rio</w:t>
+                <w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Parizel</w:t>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Herbreteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
+              <w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615988v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the GABA production ability of bacteria of food interest using rapid and simple colorimetric method</w:t>
+                <w:t xml:space="preserve">Production de boissons fermentées à partir de lactosérum de fromage Francs-Comtois : une plus-value pour la filière, un défi pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Elodie Lerolle-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t>
+                <w:t xml:space="preserve">Odile Parizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024</w:t>
+              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731765v1</w:t>
+                <w:t xml:space="preserve">hal-04615988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Assessing the GABA production ability of bacteria of food interest using rapid and simple colorimetric method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615833v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive approach between the market consumers and development for developing an innovative fermented whey based drink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Herbreteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Penland</w:t>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://fil-idf.org/idf_events/world-dairy-summit-2024/. </w:t>
+              <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707706v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of Lactic acid bacteria to ferment cheese whey to produce whey-based drinks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive approach between the market consumers and development for developing an innovative fermented whey based drink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Parizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barrucand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.sf2h.net/evenements/18e-congres-national-de-la-sfm-microbes-2023.html. </w:t>
+              <w:t xml:space="preserve">https://fil-idf.org/idf_events/world-dairy-summit-2024/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès national de la SFM - Microbes 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. , 2023</w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257483v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Lactic acid bacteria to produce sustainable fermented whey-based drinks</w:t>
+                <w:t xml:space="preserve">Ability of Lactic acid bacteria to ferment cheese whey to produce whey-based drinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.sf2h.net/evenements/18e-congres-national-de-la-sfm-microbes-2023.html. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t>
+              <w:t xml:space="preserve">18e congrès national de la SFM - Microbes 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854004v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How lactic acid bacteria can improve organoleptic properties of plant-based food through fermentation ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Screening of Lactic acid bacteria to produce sustainable fermented whey-based drinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rennes, France. , 2020</w:t>
+              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737970v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring microbial diversity of naturally fermented PDO Nyons table olives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">How lactic acid bacteria can improve organoleptic properties of plant-based food through fermentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Niay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rennes, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343668v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
+                <w:t xml:space="preserve">Exploring microbial diversity of naturally fermented PDO Nyons table olives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monika Coton</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mounier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t>
+              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159613v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Derozier</w:t>
+                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
+              <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154623v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mounier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344166v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity of Pélardon,an artisanal raw goat milk cheese</w:t>
+                <w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Mounier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892951v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Microbial diversity of Pélardon,an artisanal raw goat milk cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t>
+              <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862856v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Beaucher</w:t>
+                <w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t>
+              <w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535200v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+              <w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651302v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROMEDFOODS : Promouvoir les aliments fermentés méditerranéens grâce à une meilleure connaissance de leur diversité microbienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFEM (Association française d'écologie microbienne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. Actes du Colloque de l'AFEM</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343657v1</w:t>
+                <w:t xml:space="preserve">hal-01651302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">PROMEDFOODS : Promouvoir les aliments fermentés méditerranéens grâce à une meilleure connaissance de leur diversité microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFEM (Association française d'écologie microbienne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. Actes du Colloque de l'AFEM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512192v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of biosurfactants by dairy [i]propionibacteria[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+                <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371097v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helene Chiapello</w:t>
+                <w:t xml:space="preserve">Production of biosurfactants by dairy [i]propionibacteria[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Hammami</w:t>
+                <w:t xml:space="preserve">Thomas Couuseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209851v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170054v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallized S-layer proteins from a probiotic bacterium A model to probe structural and nanomechanical changes of bacterial surface upon temperature or pH changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
+              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209636v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Recrystallized S-layer proteins from a probiotic bacterium A model to probe structural and nanomechanical changes of bacterial surface upon temperature or pH changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209584v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
+              <w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209657v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cousin</w:t>
+                <w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209501v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation properties of designed fermented milks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19.Colloque du Club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , 2013</w:t>
+              <w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209832v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Immunomodulation properties of designed fermented milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t>
+              <w:t xml:space="preserve">19.Colloque du Club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190329v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Foligné</w:t>
+                <w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t>
+              <w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454232v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
+              <w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209498v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Tanskanen</w:t>
+                <w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">EUPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191287v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolysis by Propionibacterium freudenreichii: Identification of two lipolytic esterases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+                <w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
+              <w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209339v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Buratti</w:t>
+                <w:t xml:space="preserve">Lipolysis by Propionibacterium freudenreichii: Identification of two lipolytic esterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
+              <w:t xml:space="preserve">6.Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209410v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Tanskanen</w:t>
+                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191245v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10083,931 +10083,931 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Buratti</w:t>
+                <w:t xml:space="preserve">J. Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209420v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolyse par Propionibacterium freudenreichii: identification de deux estérases lipolytiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiolgistes de L'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209361v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Lipolyse par Propionibacterium freudenreichii: identification de deux estérases lipolytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t>
+              <w:t xml:space="preserve">Journées des Microbiolgistes de L'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454331v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+                <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R.B. Medina</w:t>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 96 (6), 124 p., 2011, Dairy Science and Technology</w:t>
+              <w:t xml:space="preserve">8 Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454323v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">8. Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 96 (6), 124 p., 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454324v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454438v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the β-glucan surface polysaccharide in Propionibacterium freudenreichii: physiological and immunomodulatory properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Dewulf</w:t>
+                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454346v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11066,668 +11066,793 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Role of the β-glucan surface polysaccharide in Propionibacterium freudenreichii: physiological and immunomodulatory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454349v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454344v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Dewulf</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195458v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. shermanii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Propionibacteria &amp; Bifidobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Wadahl, Norway</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800581v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. shermanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Symposium on Propionibacteria &amp; Bifidobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Wadahl, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lysis of mesophilic and thermophilic starter strains in UF cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Hannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Symposium on Cheese: Ripening, Characterization &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11737,426 +11862,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoter activity of gadBC genes: a way to predict ability of Streptococcus thermophilus to produce GABA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baerbel Husing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Östregren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Östregren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavitha Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do two strains of lactic acid bacteria cooperate to improve soy juice fermentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12178,249 +12303,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Niay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 th symposium on Bacterial Genetics and Ecology BAGECO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://bageco2023.org/committees/, Jul 2023, Copenhague., Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote des produits fermentés par approches culturales et métagénomiques Exemple d'un fromage artisanal : le Pélardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-B Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soy juice fermentation for yogurt production: how a relevant starter selection can improve it ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12465,350 +12590,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODMICRO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pélardon AOP des Cévennes, du lait cru au fromage affiné : dynamiques microbiennes et évolution des arômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Penland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12840,87 +12965,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau galactinnov, Nov 2021, live, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How LAB can cooperate to improve soy juice fermentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12965,363 +13090,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIZO Plant Protein Functionality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fred van de Velde (NIZO; chair) René Floris (NIZO) John Giezen (NIZO) Marie-Claire Morley (Elsevier), Oct 2020, Conference - Online., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of Lactic Acid Bacteria in soy juice fermentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedis Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising immunomodulatory properties of select strains of dairy propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13340,495 +13465,495 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 .Congress of European Microbiologists FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory properties of the β-glucan surface polysaccharide of Propionibacterium freudenreichii, a dairy bacterium with probiotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on Functional Genomics of Gram-positive Microorganisms 16th International Conference on Bacilli - Montecatini Terme, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symp osiumria and Bifidobacteria: Dairy and Probiotic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Wadhal, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13838,144 +13963,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés anti-inflammatoires d'une protéine de surface de propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP2974735 (A1), WO2016008571 (A1). 2016, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14043,51 +14168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5172B498"/>
+    <w:nsid w:val="7B09CD24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14274,51 +14399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-marie-deutsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5570-5193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez Chaia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671976" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01976-10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;zenec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.1.96&#8211;103.2004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Neveu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ritzenthaler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delcour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(02)00051-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRPXCLB2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466575554" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615988v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lerolle-Rio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parizel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyroche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737970v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343668v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159613v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892951v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couuseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209832v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209339v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Medina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209361v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454323v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454324v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454346v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800581v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731735v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800590v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-marie-deutsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5570-5193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez Chaia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671976" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01976-10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;zenec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.1.96&#8211;103.2004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Neveu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ritzenthaler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delcour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(02)00051-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRPXCLB2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466575554" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559521v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrija Choudhury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichebard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parayre Sandrine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lerolle-Rio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parizel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyroche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344166v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892951v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couuseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Medina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454346v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800590v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>