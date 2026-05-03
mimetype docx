--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,14113 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14062 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Deutsch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-marie-deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5570-5193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation of Soy Juice by &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; CIRM‐BIA777 Produces Flavor‐Related and Health‐Promoting Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fft2.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolism of &amp;lt;i&amp;gt;Lactobacillus delbrueckii&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;delbrueckii&amp;lt;/i&amp;gt; during soy juice fermentation using phenotypic and transcriptional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01936-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brine salt concentration reduction and inoculation with autochthonous consortia: Impact on Protected Designation of Origin Nyons black table olive fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzurra Pioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.111069. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of metabarcoding and source tracking to identify desirable or spoilage autochthonous microorganism sources during black olive fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.110344. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 345, pp.109130. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties associated with the production of polysaccharides in the food bacteria Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.103579. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2020.103579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the metabolic profiles of a broad range of lactic acid bacteria in soy juice fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courselaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.103410. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (article 586614), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.586614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.46409. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulation properties of multi-species fermented milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Cheddani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: Reverse engineering development of an anti-inflammatory cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Nurdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp.935-948. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201500580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.6. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-015-0120-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.447-461. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Nurdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, Part A (Part A), pp.575--585. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrystallized S-Layer Protein of a Probiotic Propionibacterium: Structural and Nanomechanical Changes upon Temperature or pH Shifts Probed by Solid-State NMR and AFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Sa Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la503735z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Le Plenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.46-50. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (6), pp.1765-1775. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcription quantitative PCR revealed persistency of thermophilic lactic acid bacteria metabolic activity until the end of the ripening of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first dairy product exclusively fermented by Propionibacterium freudenreichii: A new vector to study probiotic potentialities in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Louesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Probiotic Potential of a Dairy Product Fermented by [i]Propionibacterium freudenreichii[/i] in Piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.7917-7927. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf302245m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Between Probiotic Dairy Propionibacteria and the Intestinal Epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Perez Chaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Immunology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.216-226. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157339512800671976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced in vitro and in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (24), pp.8259-64. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01976-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (9), pp.2740-2746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsular exopolysaccharide biosynthesis gene of Propionibacterium freudenreichii subsp. shermanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Dols-Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125, pp.252-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysis of starters in UF cheeses: Behaviour of mesophilic lactococci and thermophilic lactobacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.324-334. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur-LH, the Broad-Spectrum Endolysin of Lactobacillus helveticus Temperate Bacteriophage phi-0303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guézenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (1), pp.96-103. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.1.96–103.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early lysis of Lactobacillus helveticus CNRZ 303 in Swiss cheese is not prophage-related</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guézenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ritzenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (2), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysis of lysogenic strains of Lactobacillus helveticus in Swiss cheeses and first evidence of concomitant Streptococcus thermophilus lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ferain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (7), pp.591-600. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0958-6946(02)00051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of sequenced beta-casein peptides provides new insight into peptidase activity from thermophilic lactic acid bacteria and highlights intrinsic resistance of phosphopeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (12), pp.5360-5367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autolysis and related proteolysis in Swiss cheese for two Lactobacillus helveticus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67, pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Turgay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueli von Ah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New probiotics: Dairy propionibacteria and the modulation of gut microbiota and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive probiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium ssp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Bio-preservation of Food and Pet-food: Influence of Propionic Acid Fermentation in Enhancing Antimicrobial Properties of Lactofermented Vegetable Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrija Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guichebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parayre Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poilers in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Quimper (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffigan Kponouglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Silande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de boissons fermentées à partir de lactosérum de fromage Francs-Comtois : une plus-value pour la filière, un défi pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lerolle-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the GABA production ability of bacteria of food interest using rapid and simple colorimetric method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffigan Kponouglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Silande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive approach between the market consumers and development for developing an innovative fermented whey based drink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barrucand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://fil-idf.org/idf_events/world-dairy-summit-2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lactic acid bacteria to ferment cheese whey to produce whey-based drinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sf2h.net/evenements/18e-congres-national-de-la-sfm-microbes-2023.html. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM - Microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Lactic acid bacteria to produce sustainable fermented whey-based drinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How lactic acid bacteria can improve organoleptic properties of plant-based food through fermentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rennes, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring microbial diversity of naturally fermented PDO Nyons table olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity of Pélardon,an artisanal raw goat milk cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROMEDFOODS : Promouvoir les aliments fermentés méditerranéens grâce à une meilleure connaissance de leur diversité microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFEM (Association française d'écologie microbienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. Actes du Colloque de l'AFEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biosurfactants by dairy [i]propionibacteria[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couuseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrystallized S-layer proteins from a probiotic bacterium A model to probe structural and nanomechanical changes of bacterial surface upon temperature or pH changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMIDA International Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, IPC 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulation properties of designed fermented milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19.Colloque du Club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis by Propionibacterium freudenreichii: Identification of two lipolytic esterases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.Cheese Ripening &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolyse par Propionibacterium freudenreichii: identification de deux estérases lipolytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiolgistes de L'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 96 (6), 124 p., 2011, Dairy Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the β-glucan surface polysaccharide in Propionibacterium freudenreichii: physiological and immunomodulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Louesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. shermanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Propionibacteria &amp; Bifidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Wadahl, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysis of mesophilic and thermophilic starter strains in UF cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Hannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Symposium on Cheese: Ripening, Characterization &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoter activity of gadBC genes: a way to predict ability of Streptococcus thermophilus to produce GABA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baerbel Husing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östregren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Amani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Amani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östregren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavitha Shanmugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do two strains of lactic acid bacteria cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th symposium on Bacterial Genetics and Ecology BAGECO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://bageco2023.org/committees/, Jul 2023, Copenhague., Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote des produits fermentés par approches culturales et métagénomiques Exemple d'un fromage artisanal : le Pélardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-B Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy juice fermentation for yogurt production: how a relevant starter selection can improve it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODMICRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélardon AOP des Cévennes, du lait cru au fromage affiné : dynamiques microbiennes et évolution des arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau galactinnov, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How LAB can cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Plant Protein Functionality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fred van de Velde (NIZO; chair) René Floris (NIZO) John Giezen (NIZO) Marie-Claire Morley (Elsevier), Oct 2020, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Lactic Acid Bacteria in soy juice fermentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory properties of select strains of dairy propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 .Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory properties of the β-glucan surface polysaccharide of Propionibacterium freudenreichii, a dairy bacterium with probiotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Functional Genomics of Gram-positive Microorganisms 16th International Conference on Bacilli - Montecatini Terme, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. sherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symp osiumria and Bifidobacteria: Dairy and Probiotic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Wadhal, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés anti-inflammatoires d'une protéine de surface de propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2974735 (A1), WO2016008571 (A1). 2016, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’EPS par les bactéries lactiques : diversité et applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Institut Agro Rennes-Angers, France. 2026, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’EPS par les bactéries lactiques : diversité, applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Module "Perfectionnement en Microbiologie " - SAME M2 option "lait", Institut Agro Rennes-Angers, France. 2025, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation & Aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Fermentation et aliments fermentés, Université de Rennes 1, Rennes, France. 2025, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation et Aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. fermentation et aliments fermetés, Université de Rennes, France. 2024, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de produits fermentés innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Schmidtlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de souches bactériennes propioniques capables de produire des ingrédients fonctionnels ayant une activité antimicrobienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14168,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B09CD24"/>
+    <w:nsid w:val="15657AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14399,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-marie-deutsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5570-5193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez Chaia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671976" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01976-10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;zenec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.1.96&#8211;103.2004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Neveu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ritzenthaler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delcour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(02)00051-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRPXCLB2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466575554" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559521v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrija Choudhury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichebard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parayre Sandrine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lerolle-Rio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parizel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyroche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344166v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892951v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couuseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Medina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454346v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800590v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-marie-deutsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5570-5193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103579" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez Chaia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671976" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01976-10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;zenec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.1.96&#8211;103.2004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Neveu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ritzenthaler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delcour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(02)00051-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRPXCLB2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466575554" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559521v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrija Choudhury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichebard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parayre Sandrine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lerolle-Rio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parizel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyroche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344166v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892951v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couuseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Medina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800590v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591277v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591219v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591242v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591437v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmidtlin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591394v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Simon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>