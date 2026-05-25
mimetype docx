--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Deutsch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-marie-deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5570-5193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation of Soy Juice by &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; CIRM‐BIA777 Produces Flavor‐Related and Health‐Promoting Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fft2.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolism of &amp;lt;i&amp;gt;Lactobacillus delbrueckii&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;delbrueckii&amp;lt;/i&amp;gt; during soy juice fermentation using phenotypic and transcriptional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01936-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brine salt concentration reduction and inoculation with autochthonous consortia: Impact on Protected Designation of Origin Nyons black table olive fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzurra Pioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.111069. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of metabarcoding and source tracking to identify desirable or spoilage autochthonous microorganism sources during black olive fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.110344. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 345, pp.109130. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties associated with the production of polysaccharides in the food bacteria Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.103579. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2020.103579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the metabolic profiles of a broad range of lactic acid bacteria in soy juice fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courselaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.103410. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (article 586614), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.586614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.46409. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulation properties of multi-species fermented milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Cheddani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: Reverse engineering development of an anti-inflammatory cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Nurdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp.935-948. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201500580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.6. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-015-0120-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.447-461. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Nurdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, Part A (Part A), pp.575--585. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrystallized S-Layer Protein of a Probiotic Propionibacterium: Structural and Nanomechanical Changes upon Temperature or pH Shifts Probed by Solid-State NMR and AFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Sa Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la503735z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Le Plenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.46-50. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (6), pp.1765-1775. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcription quantitative PCR revealed persistency of thermophilic lactic acid bacteria metabolic activity until the end of the ripening of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first dairy product exclusively fermented by Propionibacterium freudenreichii: A new vector to study probiotic potentialities in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Louesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Probiotic Potential of a Dairy Product Fermented by [i]Propionibacterium freudenreichii[/i] in Piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.7917-7927. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf302245m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Between Probiotic Dairy Propionibacteria and the Intestinal Epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Perez Chaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Immunology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.216-226. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157339512800671976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced in vitro and in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (24), pp.8259-64. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01976-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (9), pp.2740-2746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsular exopolysaccharide biosynthesis gene of Propionibacterium freudenreichii subsp. shermanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Dols-Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125, pp.252-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysis of starters in UF cheeses: Behaviour of mesophilic lactococci and thermophilic lactobacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.324-334. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur-LH, the Broad-Spectrum Endolysin of Lactobacillus helveticus Temperate Bacteriophage phi-0303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guézenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (1), pp.96-103. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.1.96–103.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early lysis of Lactobacillus helveticus CNRZ 303 in Swiss cheese is not prophage-related</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guézenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ritzenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (2), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysis of lysogenic strains of Lactobacillus helveticus in Swiss cheeses and first evidence of concomitant Streptococcus thermophilus lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ferain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (7), pp.591-600. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0958-6946(02)00051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of sequenced beta-casein peptides provides new insight into peptidase activity from thermophilic lactic acid bacteria and highlights intrinsic resistance of phosphopeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (12), pp.5360-5367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autolysis and related proteolysis in Swiss cheese for two Lactobacillus helveticus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67, pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Turgay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueli von Ah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New probiotics: Dairy propionibacteria and the modulation of gut microbiota and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive probiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium ssp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Bio-preservation of Food and Pet-food: Influence of Propionic Acid Fermentation in Enhancing Antimicrobial Properties of Lactofermented Vegetable Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrija Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guichebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parayre Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poilers in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Quimper (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffigan Kponouglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Silande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de boissons fermentées à partir de lactosérum de fromage Francs-Comtois : une plus-value pour la filière, un défi pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lerolle-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the GABA production ability of bacteria of food interest using rapid and simple colorimetric method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffigan Kponouglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Silande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive approach between the market consumers and development for developing an innovative fermented whey based drink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barrucand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://fil-idf.org/idf_events/world-dairy-summit-2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lactic acid bacteria to ferment cheese whey to produce whey-based drinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sf2h.net/evenements/18e-congres-national-de-la-sfm-microbes-2023.html. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM - Microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Lactic acid bacteria to produce sustainable fermented whey-based drinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How lactic acid bacteria can improve organoleptic properties of plant-based food through fermentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rennes, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring microbial diversity of naturally fermented PDO Nyons table olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity of Pélardon,an artisanal raw goat milk cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROMEDFOODS : Promouvoir les aliments fermentés méditerranéens grâce à une meilleure connaissance de leur diversité microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFEM (Association française d'écologie microbienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. Actes du Colloque de l'AFEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biosurfactants by dairy [i]propionibacteria[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couuseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrystallized S-layer proteins from a probiotic bacterium A model to probe structural and nanomechanical changes of bacterial surface upon temperature or pH changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMIDA International Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, IPC 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulation properties of designed fermented milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19.Colloque du Club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis by Propionibacterium freudenreichii: Identification of two lipolytic esterases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.Cheese Ripening &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolyse par Propionibacterium freudenreichii: identification de deux estérases lipolytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiolgistes de L'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 96 (6), 124 p., 2011, Dairy Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the β-glucan surface polysaccharide in Propionibacterium freudenreichii: physiological and immunomodulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Louesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. shermanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Propionibacteria &amp; Bifidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Wadahl, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysis of mesophilic and thermophilic starter strains in UF cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Hannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Symposium on Cheese: Ripening, Characterization &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoter activity of gadBC genes: a way to predict ability of Streptococcus thermophilus to produce GABA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baerbel Husing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östregren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Amani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Amani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östregren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavitha Shanmugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do two strains of lactic acid bacteria cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th symposium on Bacterial Genetics and Ecology BAGECO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://bageco2023.org/committees/, Jul 2023, Copenhague., Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote des produits fermentés par approches culturales et métagénomiques Exemple d'un fromage artisanal : le Pélardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-B Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy juice fermentation for yogurt production: how a relevant starter selection can improve it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODMICRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélardon AOP des Cévennes, du lait cru au fromage affiné : dynamiques microbiennes et évolution des arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau galactinnov, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How LAB can cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Plant Protein Functionality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fred van de Velde (NIZO; chair) René Floris (NIZO) John Giezen (NIZO) Marie-Claire Morley (Elsevier), Oct 2020, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Lactic Acid Bacteria in soy juice fermentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory properties of select strains of dairy propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 .Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory properties of the β-glucan surface polysaccharide of Propionibacterium freudenreichii, a dairy bacterium with probiotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Functional Genomics of Gram-positive Microorganisms 16th International Conference on Bacilli - Montecatini Terme, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. sherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symp osiumria and Bifidobacteria: Dairy and Probiotic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Wadhal, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés anti-inflammatoires d'une protéine de surface de propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2974735 (A1), WO2016008571 (A1). 2016, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’EPS par les bactéries lactiques : diversité et applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Institut Agro Rennes-Angers, France. 2026, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’EPS par les bactéries lactiques : diversité, applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Module "Perfectionnement en Microbiologie " - SAME M2 option "lait", Institut Agro Rennes-Angers, France. 2025, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation & Aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Fermentation et aliments fermentés, Université de Rennes 1, Rennes, France. 2025, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation et Aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. fermentation et aliments fermetés, Université de Rennes, France. 2024, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de produits fermentés innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Schmidtlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de souches bactériennes propioniques capables de produire des ingrédients fonctionnels ayant une activité antimicrobienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Deutsch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-marie-deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5570-5193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation of Soy Juice by &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; CIRM‐BIA777 Produces Flavor‐Related and Health‐Promoting Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fft2.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolism of &amp;lt;i&amp;gt;Lactobacillus delbrueckii&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;delbrueckii&amp;lt;/i&amp;gt; during soy juice fermentation using phenotypic and transcriptional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01936-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brine salt concentration reduction and inoculation with autochthonous consortia: Impact on Protected Designation of Origin Nyons black table olive fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzurra Pioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.111069. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of metabarcoding and source tracking to identify desirable or spoilage autochthonous microorganism sources during black olive fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.110344. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 345, pp.109130. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the metabolic profiles of a broad range of lactic acid bacteria in soy juice fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courselaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.103410. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties associated with the production of polysaccharides in the food bacteria Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.103579. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2020.103579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (article 586614), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.586614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.46409. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulation properties of multi-species fermented milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Cheddani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: Reverse engineering development of an anti-inflammatory cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Nurdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp.935-948. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201500580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.6. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-015-0120-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.447-461. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Nurdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, Part A (Part A), pp.575--585. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrystallized S-Layer Protein of a Probiotic Propionibacterium: Structural and Nanomechanical Changes upon Temperature or pH Shifts Probed by Solid-State NMR and AFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Sa Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la503735z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Le Plenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.46-50. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Probiotic Potential of a Dairy Product Fermented by [i]Propionibacterium freudenreichii[/i] in Piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.7917-7927. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf302245m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Between Probiotic Dairy Propionibacteria and the Intestinal Epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Perez Chaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Immunology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.216-226. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157339512800671976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (6), pp.1765-1775. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcription quantitative PCR revealed persistency of thermophilic lactic acid bacteria metabolic activity until the end of the ripening of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first dairy product exclusively fermented by Propionibacterium freudenreichii: A new vector to study probiotic potentialities in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Louesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced in vitro and in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (24), pp.8259-64. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01976-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (9), pp.2740-2746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsular exopolysaccharide biosynthesis gene of Propionibacterium freudenreichii subsp. shermanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Dols-Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125, pp.252-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysis of starters in UF cheeses: Behaviour of mesophilic lactococci and thermophilic lactobacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.324-334. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur-LH, the Broad-Spectrum Endolysin of Lactobacillus helveticus Temperate Bacteriophage phi-0303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guézenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (1), pp.96-103. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.1.96–103.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early lysis of Lactobacillus helveticus CNRZ 303 in Swiss cheese is not prophage-related</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guézenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ritzenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (2), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysis of lysogenic strains of Lactobacillus helveticus in Swiss cheeses and first evidence of concomitant Streptococcus thermophilus lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ferain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (7), pp.591-600. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0958-6946(02)00051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autolysis and related proteolysis in Swiss cheese for two Lactobacillus helveticus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67, pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of sequenced beta-casein peptides provides new insight into peptidase activity from thermophilic lactic acid bacteria and highlights intrinsic resistance of phosphopeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (12), pp.5360-5367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Turgay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueli von Ah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New probiotics: Dairy propionibacteria and the modulation of gut microbiota and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive probiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium ssp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Bio-preservation of Food and Pet-food: Influence of Propionic Acid Fermentation in Enhancing Antimicrobial Properties of Lactofermented Vegetable Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrija Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guichebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parayre Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poilers in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Quimper (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive approach between the market consumers and development for developing an innovative fermented whey based drink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barrucand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://fil-idf.org/idf_events/world-dairy-summit-2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffigan Kponouglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Silande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de boissons fermentées à partir de lactosérum de fromage Francs-Comtois : une plus-value pour la filière, un défi pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lerolle-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the GABA production ability of bacteria of food interest using rapid and simple colorimetric method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffigan Kponouglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Silande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lactic acid bacteria to ferment cheese whey to produce whey-based drinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sf2h.net/evenements/18e-congres-national-de-la-sfm-microbes-2023.html. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM - Microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Lactic acid bacteria to produce sustainable fermented whey-based drinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How lactic acid bacteria can improve organoleptic properties of plant-based food through fermentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rennes, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring microbial diversity of naturally fermented PDO Nyons table olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity of Pélardon, an artisanal raw goat milk cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS – 8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule force spectroscopy to compare the surface properties of food Propionibacteria strains with distinct abilities for EPS production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity of Pélardon,an artisanal raw goat milk cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROMEDFOODS : Promouvoir les aliments fermentés méditerranéens grâce à une meilleure connaissance de leur diversité microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFEM (Association française d'écologie microbienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. Actes du Colloque de l'AFEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biosurfactants by dairy [i]propionibacteria[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couuseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMIDA International Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, IPC 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrystallized S-layer proteins from a probiotic bacterium A model to probe structural and nanomechanical changes of bacterial surface upon temperature or pH changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulation properties of designed fermented milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19.Colloque du Club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vroland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis by Propionibacterium freudenreichii: Identification of two lipolytic esterases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.Cheese Ripening &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolyse par Propionibacterium freudenreichii: identification de deux estérases lipolytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiolgistes de L'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 96 (6), 124 p., 2011, Dairy Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main esterase involved in lipolysis by Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the β-glucan surface polysaccharide in Propionibacterium freudenreichii: physiological and immunomodulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Louesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. shermanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Propionibacteria &amp; Bifidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Wadahl, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysis of mesophilic and thermophilic starter strains in UF cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Hannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Symposium on Cheese: Ripening, Characterization &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoter activity of gadBC genes: a way to predict ability of Streptococcus thermophilus to produce GABA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baerbel Husing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östregren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Amani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Amani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östregren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavitha Shanmugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do two strains of lactic acid bacteria cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th symposium on Bacterial Genetics and Ecology BAGECO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://bageco2023.org/committees/, Jul 2023, Copenhague., Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote des produits fermentés par approches culturales et métagénomiques Exemple d'un fromage artisanal : le Pélardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-B Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy juice fermentation for yogurt production: how a relevant starter selection can improve it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODMICRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélardon AOP des Cévennes, du lait cru au fromage affiné : dynamiques microbiennes et évolution des arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau galactinnov, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How LAB can cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Plant Protein Functionality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fred van de Velde (NIZO; chair) René Floris (NIZO) John Giezen (NIZO) Marie-Claire Morley (Elsevier), Oct 2020, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Lactic Acid Bacteria in soy juice fermentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising immunomodulatory properties of select strains of dairy propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 .Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory properties of the β-glucan surface polysaccharide of Propionibacterium freudenreichii, a dairy bacterium with probiotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Functional Genomics of Gram-positive Microorganisms 16th International Conference on Bacilli - Montecatini Terme, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a glucan synthase gene potentially coding for exopolysaccharide production by Propionibacterium freudenreichii subsp. sherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symp osiumria and Bifidobacteria: Dairy and Probiotic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Wadhal, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés anti-inflammatoires d'une protéine de surface de propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2974735 (A1), WO2016008571 (A1). 2016, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’EPS par les bactéries lactiques : diversité et applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Institut Agro Rennes-Angers, France. 2026, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’EPS par les bactéries lactiques : diversité, applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Module "Perfectionnement en Microbiologie " - SAME M2 option "lait", Institut Agro Rennes-Angers, France. 2025, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation & Aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Fermentation et aliments fermentés, Université de Rennes 1, Rennes, France. 2025, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation et Aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. fermentation et aliments fermetés, Université de Rennes, France. 2024, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de produits fermentés innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Schmidtlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de souches bactériennes propioniques capables de produire des ingrédients fonctionnels ayant une activité antimicrobienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15657AC4"/>
+    <w:nsid w:val="AD2DDC2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-marie-deutsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5570-5193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103579" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez Chaia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671976" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01976-10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;zenec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.1.96&#8211;103.2004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Neveu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ritzenthaler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delcour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(02)00051-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRPXCLB2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466575554" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559521v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrija Choudhury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichebard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parayre Sandrine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lerolle-Rio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parizel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyroche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344166v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892951v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couuseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Medina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800590v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591277v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591219v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591242v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591437v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmidtlin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591394v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Simon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-marie-deutsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5570-5193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez Chaia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671976" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01976-10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;zenec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.1.96&#8211;103.2004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Neveu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ritzenthaler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delcour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(02)00051-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRPXCLB2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466575554" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559521v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrija Choudhury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichebard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parayre Sandrine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707706v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parizel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyroche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615988v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lerolle-Rio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731765v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344166v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couuseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Medina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454346v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800590v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591277v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591219v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591242v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591437v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmidtlin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591394v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Simon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>