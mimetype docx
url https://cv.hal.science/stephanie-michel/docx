--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick silver electrodeposits from ethaline and propeline deep eutectic solvents toward recovery of precious metals from waste</w:t>
+                <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+                <w:t xml:space="preserve">M B Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel</w:t>
+                <w:t xml:space="preserve">O. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+                <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V J B Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-025-02330-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-83070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240832v1</w:t>
+                <w:t xml:space="preserve">hal-04873195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Zn1-xMgxS sheds light on the lattice dynamics of atomic alloys</w:t>
+                <w:t xml:space="preserve">Thick silver electrodeposits from ethaline and propeline deep eutectic solvents toward recovery of precious metals from waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Elmahjoubi</w:t>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mala Rao</w:t>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
+                <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Postnikov</w:t>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Polian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.34523. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17723-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10800-025-02330-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299073v1</w:t>
+                <w:t xml:space="preserve">hal-05240832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon-polaritons in Zn&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Mg&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Te (x ≤ 0.09): A Raman scattering study</w:t>
               </w:r>
@@ -498,161 +498,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
+                <w:t xml:space="preserve">Hexagonal Zn1-xMgxS sheds light on the lattice dynamics of atomic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alhaddad</w:t>
+                <w:t xml:space="preserve">Abdelmajid Elmahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M B Shoker</w:t>
+                <w:t xml:space="preserve">Mala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pagès</w:t>
+                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Polian</w:t>
+                <w:t xml:space="preserve">Andrei Postnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V J B Torres</w:t>
+                <w:t xml:space="preserve">Alain Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.1212. </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-83070-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17723-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873195v1</w:t>
+                <w:t xml:space="preserve">hal-05299073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific role of Al in the synthesis of electrospun Al:ZnO nanofibers: Thermal and elemental analysis</w:t>
               </w:r>
@@ -768,103 +768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroleaching and electrodeposition of silver in ethaline 1 : 2 and propeline 1 : 3: transport properties and electrode phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (6), pp.875-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.14571. </w:t>
@@ -1304,51 +1304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Raman study of Cd&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon-polaritons – Experiment and ab initio calculations” [J. Appl. Phys. 133, 065701 (2023)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Baker Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,103 +1438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M B Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A V Postnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V J B Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133 (6), pp.065701. </w:t>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,730 +3048,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement d'un Procédé de Séparation des Métaux Précieux issus des Déchets de Cartes Électroniques par Voie Électrochimique en Milieu Solvant Eutectique Profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Xuan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sie Ismaël Romarique Youl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvie Nkoma Nzaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILMAT, Sep 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302565v1</w:t>
+                <w:t xml:space="preserve">hal-05412878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process Development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Silver and gold recovery from electronic wastes by combined electroleaching-electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wen Xuan</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">76th Annual ISE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Sep 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310899v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline, a green electrolyte for precious metals electrometallurgy?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDNANO16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">ILMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILMAT, Sep 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412094v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver and gold recovery from electronic wastes by combined electroleaching-electrodeposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process Development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvie Nkoma Nzaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sie Ismaël Romarique Youl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wen Xuan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual ISE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Sep 2025, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306506v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un Procédé de Séparation des Métaux Précieux issus des Déchets de Cartes Électroniques par Voie Électrochimique en Milieu Solvant Eutectique Profond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Propeline, a green electrolyte for precious metals electrometallurgy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Lapicque</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">EDNANO16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412878v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrometallurgy of precious metals ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEMSIL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCHEMSIL, Apr 2024, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3790,359 +3790,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+                <w:t xml:space="preserve">Eco-friendly Process For Selective Tantalum Recovery Using Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL 9</w:t>
+              <w:t xml:space="preserve">COIL-9 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161395v1</w:t>
+                <w:t xml:space="preserve">hal-04764127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly Process For Selective Tantalum Recovery Using Ionic Liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Micheline Draye</w:t>
+                <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL-9 Congress</w:t>
+              <w:t xml:space="preserve">COIL 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764127v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeline : a new candidate for precious metal recovery 3rd International Meeting on Deep Eutectic Systems, Lisbonne, 19-22 juin 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
@@ -4309,77 +4309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling electrochemical leaching and electrodeposition in ionic solvents for critical and precious metals recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4421,51 +4421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liquides ioniques pour l’hydrométallurgie : application à la récupération d’In, Ta et Pd à partir des D3E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,51 +4768,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Electrochemical Behaviour of Ag and Pd in Deep Eutectic Solvents: Insights from Modulation Excitation X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,51 +4820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,90 +5014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroleaching and electrodeposition in ionic solvents for the recovery of silver from urban mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent-Baehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05240832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-025-02330-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05299073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Elmahjoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Postnikov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17723-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108196" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4va00042k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39248-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;M. Lecuire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022914615625" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L10K9K5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05310899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvie Nkoma Nzaou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sie Isma&#235;l Romarique Youl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05306506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lebrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent-Baehl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ020S" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05240832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-025-02330-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05299073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Elmahjoubi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Postnikov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17723-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108196" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4va00042k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39248-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;M. Lecuire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022914615625" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L10K9K5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sie Isma&#235;l Romarique Youl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvie Nkoma Nzaou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05306506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lebrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05310899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764127v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent-Baehl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ020S" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>