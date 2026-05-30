--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
+                <w:t xml:space="preserve">Thick silver electrodeposits from ethaline and propeline deep eutectic solvents toward recovery of precious metals from waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alhaddad</w:t>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M B Shoker</w:t>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pagès</w:t>
+                <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Polian</w:t>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V J B Torres</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.1212. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-83070-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10800-025-02330-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873195v1</w:t>
+                <w:t xml:space="preserve">hal-05240832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick silver electrodeposits from ethaline and propeline deep eutectic solvents toward recovery of precious metals from waste</w:t>
+                <w:t xml:space="preserve">Hexagonal Zn1-xMgxS sheds light on the lattice dynamics of atomic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">Abdelmajid Elmahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+                <w:t xml:space="preserve">Mala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel</w:t>
+                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+                <w:t xml:space="preserve">Andrei Postnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Polian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-025-02330-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17723-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240832v1</w:t>
+                <w:t xml:space="preserve">hal-05299073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon-polaritons in Zn&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Mg&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Te (x ≤ 0.09): A Raman scattering study</w:t>
               </w:r>
@@ -498,161 +498,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Zn1-xMgxS sheds light on the lattice dynamics of atomic alloys</w:t>
+                <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Elmahjoubi</w:t>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mala Rao</w:t>
+                <w:t xml:space="preserve">M B Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
+                <w:t xml:space="preserve">O. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Postnikov</w:t>
+                <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Polian</w:t>
+                <w:t xml:space="preserve">V J B Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.34523. </w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17723-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-83070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299073v1</w:t>
+                <w:t xml:space="preserve">hal-04873195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific role of Al in the synthesis of electrospun Al:ZnO nanofibers: Thermal and elemental analysis</w:t>
               </w:r>
@@ -768,103 +768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroleaching and electrodeposition of silver in ethaline 1 : 2 and propeline 1 : 3: transport properties and electrode phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (6), pp.875-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,191 +1164,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational-mechanical properties of the highly-mismatched Cd1−xBexTe semiconductor alloy: experiment and ab initio calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
+                <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M B Shoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shoker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Polian</w:t>
+                <w:t xml:space="preserve">A V Postnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V J B Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.14571. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (6), pp.065701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39248-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0134454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328533v1</w:t>
+                <w:t xml:space="preserve">hal-04262373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Raman study of Cd&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon-polaritons – Experiment and ab initio calculations” [J. Appl. Phys. 133, 065701 (2023)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Baker Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,161 +1432,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M B Shoker</w:t>
+                <w:t xml:space="preserve">Vibrational-mechanical properties of the highly-mismatched Cd1−xBexTe semiconductor alloy: experiment and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V J B Torres</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (6), pp.065701. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.14571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0134454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39248-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262373v1</w:t>
+                <w:t xml:space="preserve">hal-04328533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights in the two-step synthesis of single crystalline Ag2Te nanorods</w:t>
               </w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,730 +3048,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un Procédé de Séparation des Métaux Précieux issus des Déchets de Cartes Électroniques par Voie Électrochimique en Milieu Solvant Eutectique Profond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sie Ismaël Romarique Youl</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">ILMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILMAT, Sep 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412878v1</w:t>
+                <w:t xml:space="preserve">hal-05302565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver and gold recovery from electronic wastes by combined electroleaching-electrodeposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process Development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvie Nkoma Nzaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sie Ismaël Romarique Youl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wen Xuan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual ISE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Sep 2025, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306506v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Propeline, a green electrolyte for precious metals electrometallurgy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILMAT, Sep 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EDNANO16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302565v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowinning-Electrodeposition Process Development for Selective Separation of Noble Metals from Waste-Electronic-Equipments in Deep Eutectic Solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Silver and gold recovery from electronic wastes by combined electroleaching-electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wen Xuan</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">76th Annual ISE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Sep 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310899v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline, a green electrolyte for precious metals electrometallurgy?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Développement d'un Procédé de Séparation des Métaux Précieux issus des Déchets de Cartes Électroniques par Voie Électrochimique en Milieu Solvant Eutectique Profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Meux</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sie Ismaël Romarique Youl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvie Nkoma Nzaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDNANO16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412094v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrometallurgy of precious metals ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEMSIL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCHEMSIL, Apr 2024, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3790,359 +3790,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly Process For Selective Tantalum Recovery Using Ionic Liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Micheline Draye</w:t>
+                <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL-9 Congress</w:t>
+              <w:t xml:space="preserve">COIL 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764127v1</w:t>
+                <w:t xml:space="preserve">hal-04161395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+                <w:t xml:space="preserve">Eco-friendly Process For Selective Tantalum Recovery Using Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL 9</w:t>
+              <w:t xml:space="preserve">COIL-9 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161395v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeline : a new candidate for precious metal recovery 3rd International Meeting on Deep Eutectic Systems, Lisbonne, 19-22 juin 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Michel</w:t>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
@@ -4309,77 +4309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling electrochemical leaching and electrodeposition in ionic solvents for critical and precious metals recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4421,51 +4421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liquides ioniques pour l’hydrométallurgie : application à la récupération d’In, Ta et Pd à partir des D3E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,51 +4768,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Electrochemical Behaviour of Ag and Pd in Deep Eutectic Solvents: Insights from Modulation Excitation X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,51 +4820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,90 +5014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroleaching and electrodeposition in ionic solvents for the recovery of silver from urban mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent-Baehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05240832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-025-02330-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05299073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Elmahjoubi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Postnikov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17723-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108196" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4va00042k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39248-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;M. Lecuire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022914615625" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L10K9K5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sie Isma&#235;l Romarique Youl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvie Nkoma Nzaou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05306506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lebrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05310899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764127v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent-Baehl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ020S" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05240832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-025-02330-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05299073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Elmahjoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Postnikov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17723-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108196" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4va00042k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39248-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;M. Lecuire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022914615625" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L10K9K5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05310899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvie Nkoma Nzaou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sie Isma&#235;l Romarique Youl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05306506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lebrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05412878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent-Baehl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ020S" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>