--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1026,222 +1026,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02484180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée dans la vie active et débuts de carrière : entre effets conjoncturels et évolution des normes d’emploi. Comparaison sur cinq cohortes d’entrants sur le marché du travail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+                <w:t xml:space="preserve">Discrimination statistique à l’embauche des femmes et apprentissage des employeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.020.0235⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIII (4), pp.81-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.184.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492786v1</w:t>
+                <w:t xml:space="preserve">hal-03560228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination statistique à l’embauche des femmes et apprentissage des employeurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+                <w:t xml:space="preserve">Entrée dans la vie active et débuts de carrière : entre effets conjoncturels et évolution des normes d’emploi. Comparaison sur cinq cohortes d’entrants sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXXIII (4), pp.81-116. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018,  20 (1), pp.235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.184.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.020.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560228v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour le marché du travail local sur le risque de décrochage scolaire ?</w:t>
               </w:r>
@@ -3976,584 +3976,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Epiphane</w:t>
+                <w:t xml:space="preserve">« Mixité sociale et scolaire à l’école : quel impact sur le décrochage scolaire ? Le cas de l’académie d’Aix-Marseille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouaja El-Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée – Genre et Jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve"> Séminaire ministériel « Décrochage, territoire et actions publiques », Secrétariat d’État à l’Enseignement supérieur et à la Recherche, Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444181v1</w:t>
+                <w:t xml:space="preserve">halshs-01444215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mixité sociale et scolaire à l’école : quel impact sur le décrochage scolaire ? Le cas de l’académie d’Aix-Marseille »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouaja El-Mahdi</w:t>
+                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Séminaire ministériel « Décrochage, territoire et actions publiques », Secrétariat d’État à l’Enseignement supérieur et à la Recherche, Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">8e Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée – Genre et Jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01444215v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’accès des femmes à la catégorie cadre à l’aune de la comparaison européenne : faits et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès de l’AISLF, " Sociétés en mouvement, sociologie en changement", CR04 « Sociologie des rapports sociaux de sexe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire UQAM – Université du Québec à Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444178v1</w:t>
+                <w:t xml:space="preserve">hal-02492880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès des femmes à la catégorie cadre à l’aune de la comparaison européenne : faits et discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women in executive positions: the interweaving of individuals and macro-institutional dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Epiphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UQAM – Université du Québec à Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXVIII SASE Annual Conference, "Moral economics, Economic moralities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berkeley University, Jun 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492880v1</w:t>
+                <w:t xml:space="preserve">halshs-01444189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women in executive positions: the interweaving of individuals and macro-institutional dimensions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objective vs. Subjective Job Security in France in the Context of Recession: Evidence from French Linked Employer-Employee data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII SASE Annual Conference, "Moral economics, Economic moralities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berkeley University, Jun 2016, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Berkeley, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444189v1</w:t>
+                <w:t xml:space="preserve">halshs-01449183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective vs. Subjective Job Security in France in the Context of Recession: Evidence from French Linked Employer-Employee data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Epiphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Berkeley, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">XXème congrès de l’AISLF, " Sociétés en mouvement, sociologie en changement", CR04 « Sociologie des rapports sociaux de sexe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01449183v1</w:t>
+                <w:t xml:space="preserve">halshs-01444178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désajustement entre niveau de formation et qualification de l’emploi : une source de défiance et d’intolérance dépendante des contextes nationaux ?</w:t>
               </w:r>
@@ -4621,51 +4621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les déterminants individuels et contextuels du décrochage scolaire : le cas de l’académie d’Aix-Marseille »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouaja El-Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4785,51 +4785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Workers in France: Poor and lonesome in the Great Recession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,178 +4943,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des contrats aidés en temps de crise, de 1998 à 2011 : Comparaison des trajectoires d’insertion de deux cohortes d’entrants sur le marché du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assisted contracts on the French Labor Market and Crisis? From 1998 to 2011: a comparison of the School-to-Work transitions for two cohorts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Journées du Longitudinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25th SASE Annual Meeting, States In Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492849v1</w:t>
+                <w:t xml:space="preserve">hal-02492832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted contracts on the French Labor Market and Crisis? From 1998 to 2011: a comparison of the School-to-Work transitions for two cohorts?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des contrats aidés en temps de crise, de 1998 à 2011 : Comparaison des trajectoires d’insertion de deux cohortes d’entrants sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th SASE Annual Meeting, States In Crisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Milano, Italy</w:t>
+              <w:t xml:space="preserve">XXe Journées du Longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492832v1</w:t>
+                <w:t xml:space="preserve">hal-02492849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Overeducation Impact On Interpersonal Trust And Tolerance Level? A Multilevel Analysis</w:t>
               </w:r>
@@ -5176,191 +5176,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Employment and Welfare Regimes: The French Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désajustement entre niveau de formation et qualification de l’emploi : une source de défiance et d’intolérance dépendante des contextes nationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EQUALSOC Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Les 40 ans du Lest : Travail, Emploi et Compétences dans la Mondialisation, Les dynamiques sociétales à l’œuvre et à l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492838v1</w:t>
+                <w:t xml:space="preserve">hal-02492835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désajustement entre niveau de formation et qualification de l’emploi : une source de défiance et d’intolérance dépendante des contextes nationaux ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atypical Employment and Welfare Regimes: The French Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 40 ans du Lest : Travail, Emploi et Compétences dans la Mondialisation, Les dynamiques sociétales à l’œuvre et à l’épreuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">EQUALSOC Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492835v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’emploi atypique devient une norme de recrutement, joue-t-il un rôle nouveau sur la carrière ?</w:t>
               </w:r>
@@ -5409,178 +5409,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to secure job at the beginning of the career: How and Who?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to secure job at the beginning of career: How and who</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree International Conference on Youth Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bale, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Youth Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492839v1</w:t>
+                <w:t xml:space="preserve">halshs-00458022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to secure job at the beginning of career: How and who</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Access to secure job at the beginning of the career: How and Who?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Youth Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">Tree International Conference on Youth Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bale, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458022v1</w:t>
+                <w:t xml:space="preserve">hal-02492839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wage Discrimination against young women in the French labour market: from a collective to an endogenous individual measure</w:t>
               </w:r>
@@ -7161,51 +7161,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès des jeunes femmes et hommes aux positions de cadres : quelle évolution entre 2001 et 2013 ?</w:t>
+                <w:t xml:space="preserve">Accès des femmes et des hommes aux positions de cadres en début de vie active : une convergence en marche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -7218,102 +7218,106 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEE Références. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendement éducatif, parcours et inégalités dans l'insertion des jeunes : recueil d'études sur la génération 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, pp.349-349, 2017, Cereq échanges</w:t>
+              <w:t xml:space="preserve">Femmes et Homme, l’égalité en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.31-47, 2017, Edition 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697504v1</w:t>
+                <w:t xml:space="preserve">hal-01697501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès des femmes et des hommes aux positions de cadres en début de vie active : une convergence en marche ?</w:t>
+                <w:t xml:space="preserve">Accès des jeunes femmes et hommes aux positions de cadres : quelle évolution entre 2001 et 2013 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -7326,82 +7330,78 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et Homme, l’égalité en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.31-47, 2017, Edition 2017</w:t>
+              <w:t xml:space="preserve">Rendement éducatif, parcours et inégalités dans l'insertion des jeunes : recueil d'études sur la génération 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.349-349, 2017, Cereq échanges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697501v1</w:t>
+                <w:t xml:space="preserve">hal-01697504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une génération à l'autre : enseignement professionnel et inégalités sociales</w:t>
               </w:r>
@@ -9289,51 +9289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et Cohésion Sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9698,51 +9698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA094D19"/>
+    <w:nsid w:val="4DBA9D4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9929,51 +9929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-moullet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077712994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ponge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xiw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Salibekyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.184.0081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3587" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di&#160;paola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1655" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2004.7379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaja El-Mahdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.28980" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l da Cruz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-moullet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077712994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ponge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xiw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Salibekyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.184.0081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3587" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di&#160;paola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1655" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2004.7379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaja El-Mahdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.28980" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l da Cruz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>