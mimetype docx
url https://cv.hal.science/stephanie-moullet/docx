--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1420,204 +1420,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours des stagiaires de formation syndicale et leurs parcours militants : une exploitation des données du Centre de Formation des militants syndicaux de la CGT-FO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceso de mujeres y hombres jóvenes a los empleos gerenciales, una igualdad engañosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Epiphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.137-149</w:t>
+              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696850v1</w:t>
+                <w:t xml:space="preserve">hal-01793075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceso de mujeres y hombres jóvenes a los empleos gerenciales, una igualdad engañosa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les parcours des stagiaires de formation syndicale et leurs parcours militants : une exploitation des données du Centre de Formation des militants syndicaux de la CGT-FO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.1-4</w:t>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.137-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793075v1</w:t>
+                <w:t xml:space="preserve">hal-01696850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès des jeunes femmes et des jeunes hommes aux emplois cadres, une égalité trompeuse</w:t>
               </w:r>
@@ -1796,222 +1796,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on en finir avec le déclassement ? : Évolution du déclassement dans la fonction publique en début de carrière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+                <w:t xml:space="preserve">Ségrégation professionnelle et salaires en début de carrière : regard sur quelques professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Couppié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 118, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.3610⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 118, pp.37 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.3587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492805v1</w:t>
+                <w:t xml:space="preserve">hal-03498056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation professionnelle et salaires en début de carrière : regard sur quelques professions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+                <w:t xml:space="preserve">Peut-on en finir avec le déclassement ? : Évolution du déclassement dans la fonction publique en début de carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 118, pp.37 - 59. </w:t>
+              <w:t xml:space="preserve">, 2012, 118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.3587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.3610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498056v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’emploi atypique devient une norme de recrutement – de la volonté du législateur à l’usage sur le marché du travail</w:t>
               </w:r>
@@ -2092,51 +2092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu de résidence et discrimination salariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,51 +2187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu de résidence et discrimination salariale : le cas des jeunes habitant dans une zone urbaine sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,51 +2788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salaires des hommes et femmes en début de vie active : des sources de disparité variables selon les professions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,51 +3281,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposition genrée des espaces professionnels et conciliation : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
+                <w:t xml:space="preserve">L'équilibre entre vie professionnelle et vie privée dans des professions chronophages : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -3343,97 +3343,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail (JIST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Association Internationale de Sociologues de Langues Française (AISF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03557447v1</w:t>
+                <w:t xml:space="preserve">halshs-03557457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équilibre entre vie professionnelle et vie privée dans des professions chronophages : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Recomposition genrée des espaces professionnels et conciliation : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -3451,73 +3451,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Sociologues de Langues Française (AISF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail (JIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03557457v1</w:t>
+                <w:t xml:space="preserve">halshs-03557447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative disadvantage of women in access to leadership positions: the influence of the gender composition of jobs in France, Sweden, Switzerland and the UK</w:t>
               </w:r>
@@ -4943,178 +4943,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted contracts on the French Labor Market and Crisis? From 1998 to 2011: a comparison of the School-to-Work transitions for two cohorts?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des contrats aidés en temps de crise, de 1998 à 2011 : Comparaison des trajectoires d’insertion de deux cohortes d’entrants sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th SASE Annual Meeting, States In Crisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Milano, Italy</w:t>
+              <w:t xml:space="preserve">XXe Journées du Longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492832v1</w:t>
+                <w:t xml:space="preserve">hal-02492849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des contrats aidés en temps de crise, de 1998 à 2011 : Comparaison des trajectoires d’insertion de deux cohortes d’entrants sur le marché du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assisted contracts on the French Labor Market and Crisis? From 1998 to 2011: a comparison of the School-to-Work transitions for two cohorts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Journées du Longitudinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25th SASE Annual Meeting, States In Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492849v1</w:t>
+                <w:t xml:space="preserve">hal-02492832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Overeducation Impact On Interpersonal Trust And Tolerance Level? A Multilevel Analysis</w:t>
               </w:r>
@@ -5579,51 +5579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wage Discrimination against young women in the French labour market: from a collective to an endogenous individual measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5674,51 +5674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la discrimination salariale revisitée : une tentative d'identification des femmes « véritablement » discriminées en début de vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5851,51 +5851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racial wage discrimination among young workers in the French labor market : some evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for the Advancement in Socio-economics (SASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Jose, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9698,51 +9698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DBA9D4D"/>
+    <w:nsid w:val="924C85F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9929,51 +9929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-moullet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077712994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ponge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xiw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Salibekyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.184.0081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3587" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di&#160;paola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1655" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2004.7379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaja El-Mahdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.28980" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l da Cruz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-moullet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077712994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ponge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xiw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Salibekyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.184.0081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di&#160;paola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1655" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2004.7379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaja El-Mahdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.28980" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l da Cruz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>