--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1420,51 +1420,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceso de mujeres y hombres jóvenes a los empleos gerenciales, una igualdad engañosa</w:t>
+                <w:t xml:space="preserve">Accès des jeunes femmes et des jeunes hommes aux emplois cadres, une égalité trompeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -1482,73 +1482,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.1-4</w:t>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793075v1</w:t>
+                <w:t xml:space="preserve">hal-02492930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours des stagiaires de formation syndicale et leurs parcours militants : une exploitation des données du Centre de Formation des militants syndicaux de la CGT-FO</w:t>
               </w:r>
@@ -1597,51 +1597,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès des jeunes femmes et des jeunes hommes aux emplois cadres, une égalité trompeuse</w:t>
+                <w:t xml:space="preserve">Acceso de mujeres y hombres jóvenes a los empleos gerenciales, una igualdad engañosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -1659,73 +1659,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Bref</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 359, 4 p</w:t>
+              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492930v1</w:t>
+                <w:t xml:space="preserve">hal-01793075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des caractéristiques des établissements dans le décrochage scolaire - L’exemple de l’académie d’Aix-Marseille</w:t>
               </w:r>
@@ -1796,222 +1796,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation professionnelle et salaires en début de carrière : regard sur quelques professions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+                <w:t xml:space="preserve">Peut-on en finir avec le déclassement ? : Évolution du déclassement dans la fonction publique en début de carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 118, pp.37 - 59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.3587⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.3610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498056v1</w:t>
+                <w:t xml:space="preserve">hal-02492805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on en finir avec le déclassement ? : Évolution du déclassement dans la fonction publique en début de carrière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+                <w:t xml:space="preserve">Ségrégation professionnelle et salaires en début de carrière : regard sur quelques professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Couppié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 118, </w:t>
+              <w:t xml:space="preserve">, 2012, 118, pp.37 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.3610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.3587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492805v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’emploi atypique devient une norme de recrutement – de la volonté du législateur à l’usage sur le marché du travail</w:t>
               </w:r>
@@ -2092,51 +2092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu de résidence et discrimination salariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,51 +2187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu de résidence et discrimination salariale : le cas des jeunes habitant dans une zone urbaine sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,51 +2788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salaires des hommes et femmes en début de vie active : des sources de disparité variables selon les professions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,200 +2968,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emploi public et les trajectoires d'insertion des jeunes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Externalités de léducation et mobilité intergénérationnelle : application au cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 166, pp.19 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecop.2004.7379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492806v1</w:t>
+                <w:t xml:space="preserve">hal-03498091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externalités de léducation et mobilité intergénérationnelle : application au cas français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'emploi public et les trajectoires d'insertion des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecop.2004.7379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03498091v1</w:t>
+                <w:t xml:space="preserve">hal-02492806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3281,51 +3281,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équilibre entre vie professionnelle et vie privée dans des professions chronophages : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Recomposition genrée des espaces professionnels et conciliation : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -3343,97 +3343,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Sociologues de Langues Française (AISF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail (JIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03557457v1</w:t>
+                <w:t xml:space="preserve">halshs-03557447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposition genrée des espaces professionnels et conciliation : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
+                <w:t xml:space="preserve">L'équilibre entre vie professionnelle et vie privée dans des professions chronophages : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -3451,73 +3451,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail (JIST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Association Internationale de Sociologues de Langues Française (AISF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03557447v1</w:t>
+                <w:t xml:space="preserve">halshs-03557457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative disadvantage of women in access to leadership positions: the influence of the gender composition of jobs in France, Sweden, Switzerland and the UK</w:t>
               </w:r>
@@ -3976,310 +3976,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mixité sociale et scolaire à l’école : quel impact sur le décrochage scolaire ? Le cas de l’académie d’Aix-Marseille »</w:t>
+                <w:t xml:space="preserve">« Les déterminants individuels et contextuels du décrochage scolaire : le cas de l’académie d’Aix-Marseille »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouaja El-Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Séminaire ministériel « Décrochage, territoire et actions publiques », Secrétariat d’État à l’Enseignement supérieur et à la Recherche, Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve"> Séminaire GRES-UQAM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444215v1</w:t>
+                <w:t xml:space="preserve">halshs-01444220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Epiphane</w:t>
+                <w:t xml:space="preserve">« Mixité sociale et scolaire à l’école : quel impact sur le décrochage scolaire ? Le cas de l’académie d’Aix-Marseille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouaja El-Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée – Genre et Jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve"> Séminaire ministériel « Décrochage, territoire et actions publiques », Secrétariat d’État à l’Enseignement supérieur et à la Recherche, Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444181v1</w:t>
+                <w:t xml:space="preserve">halshs-01444215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès des femmes à la catégorie cadre à l’aune de la comparaison européenne : faits et discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Epiphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UQAM – Université du Québec à Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8e Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée – Genre et Jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492880v1</w:t>
+                <w:t xml:space="preserve">halshs-01444181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women in executive positions: the interweaving of individuals and macro-institutional dimensions</w:t>
+                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -4297,427 +4310,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII SASE Annual Conference, "Moral economics, Economic moralities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berkeley University, Jun 2016, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">XXème congrès de l’AISLF, " Sociétés en mouvement, sociologie en changement", CR04 « Sociologie des rapports sociaux de sexe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444189v1</w:t>
+                <w:t xml:space="preserve">halshs-01444178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective vs. Subjective Job Security in France in the Context of Recession: Evidence from French Linked Employer-Employee data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women in executive positions: the interweaving of individuals and macro-institutional dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Epiphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Berkeley, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">XXVIII SASE Annual Conference, "Moral economics, Economic moralities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berkeley University, Jun 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01449183v1</w:t>
+                <w:t xml:space="preserve">halshs-01444189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objective vs. Subjective Job Security in France in the Context of Recession: Evidence from French Linked Employer-Employee data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès de l’AISLF, " Sociétés en mouvement, sociologie en changement", CR04 « Sociologie des rapports sociaux de sexe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Berkeley, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444178v1</w:t>
+                <w:t xml:space="preserve">halshs-01449183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désajustement entre niveau de formation et qualification de l’emploi : une source de défiance et d’intolérance dépendante des contextes nationaux ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’accès des femmes à la catégorie cadre à l’aune de la comparaison européenne : faits et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Les rencontres de statistique appliquée - Analyse Multiniveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire UQAM – Université du Québec à Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492876v1</w:t>
+                <w:t xml:space="preserve">hal-02492880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les déterminants individuels et contextuels du décrochage scolaire : le cas de l’académie d’Aix-Marseille »,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouaja El-Mahdi</w:t>
+                <w:t xml:space="preserve">Désajustement entre niveau de formation et qualification de l’emploi : une source de défiance et d’intolérance dépendante des contextes nationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Séminaire GRES-UQAM </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Les rencontres de statistique appliquée - Analyse Multiniveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444220v1</w:t>
+                <w:t xml:space="preserve">hal-02492876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young women and access to and progression in managerial positions: a European comparison</w:t>
               </w:r>
@@ -4766,204 +4766,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Workers in France: Poor and lonesome in the Great Recession</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1998-2011 : évolution des trajectoires d’insertion à court et moyen terme. Entre effets conjoncturels et évolution des normes d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Working Party on the Labor Market Segmentation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire « Trajectoire – Mondes du travail et mondes privés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clersé, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492823v1</w:t>
+                <w:t xml:space="preserve">hal-02492891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1998-2011 : évolution des trajectoires d’insertion à court et moyen terme. Entre effets conjoncturels et évolution des normes d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young Workers in France: Poor and lonesome in the Great Recession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Trajectoire – Mondes du travail et mondes privés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clersé, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">35th International Working Party on the Labor Market Segmentation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492891v1</w:t>
+                <w:t xml:space="preserve">hal-02492823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des contrats aidés en temps de crise, de 1998 à 2011 : Comparaison des trajectoires d’insertion de deux cohortes d’entrants sur le marché du travail</w:t>
               </w:r>
@@ -5176,109 +5176,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désajustement entre niveau de formation et qualification de l’emploi : une source de défiance et d’intolérance dépendante des contextes nationaux ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l’emploi atypique devient une norme de recrutement, joue-t-il un rôle nouveau sur la carrière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 40 ans du Lest : Travail, Emploi et Compétences dans la Mondialisation, Les dynamiques sociétales à l’œuvre et à l’épreuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Jeunes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492835v1</w:t>
+                <w:t xml:space="preserve">hal-02492837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical Employment and Welfare Regimes: The French Case</w:t>
               </w:r>
@@ -5340,437 +5327,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’emploi atypique devient une norme de recrutement, joue-t-il un rôle nouveau sur la carrière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désajustement entre niveau de formation et qualification de l’emploi : une source de défiance et d’intolérance dépendante des contextes nationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Jeunes et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les 40 ans du Lest : Travail, Emploi et Compétences dans la Mondialisation, Les dynamiques sociétales à l’œuvre et à l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492837v1</w:t>
+                <w:t xml:space="preserve">hal-02492835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to secure job at the beginning of career: How and who</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mesure de la discrimination salariale revisitée : une tentative d'identification des femmes « véritablement » discriminées en début de vie active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Couppié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Youth Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Les jeunes, l'Europe, la Méditerranée : Territoires, identités, politiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Forli, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458022v1</w:t>
+                <w:t xml:space="preserve">halshs-00458025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to secure job at the beginning of the career: How and Who?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to secure job at the beginning of career: How and who</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree International Conference on Youth Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bale, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Youth Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492839v1</w:t>
+                <w:t xml:space="preserve">halshs-00458022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wage Discrimination against young women in the French labour market: from a collective to an endogenous individual measure</w:t>
+                <w:t xml:space="preserve">Access to secure job at the beginning of the career: How and Who?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research Network on Transitions in Youth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Tree International Conference on Youth Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bale, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458021v1</w:t>
+                <w:t xml:space="preserve">hal-02492839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la discrimination salariale revisitée : une tentative d'identification des femmes « véritablement » discriminées en début de vie active</w:t>
+                <w:t xml:space="preserve">Wage Discrimination against young women in the French labour market: from a collective to an endogenous individual measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Les jeunes, l'Europe, la Méditerranée : Territoires, identités, politiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Forli, Italie</w:t>
+              <w:t xml:space="preserve">European Research Network on Transitions in Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458025v1</w:t>
+                <w:t xml:space="preserve">halshs-00458021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes et déclassement sur le marché du travail : peut-on y voir un signe de défiance ?</w:t>
               </w:r>
@@ -5851,51 +5851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racial wage discrimination among young workers in the French labor market : some evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for the Advancement in Socio-economics (SASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Jose, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6764,226 +6764,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Les mobilités vers les fonctions managériales en Europe : incidence de la parentalité et des politiques familiales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacheliers professionnels et poursuite d’études : du « bon » usage du temps dans la transition vers l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps des mobilités et des reconversions professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céreq, pp.123-135, 2024, Céreq Essentiels, 978-2-11-172451-8. </w:t>
+              <w:t xml:space="preserve">Parcours et expériences en formation initiale : quel(s) impact(s) sur l’insertion ? - Tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, Céreq, pp.35-48, 2024, Céreq Echanges, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cereq.3651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12u2v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04516903v1</w:t>
+                <w:t xml:space="preserve">hal-05515619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacheliers professionnels et poursuite d’études : du « bon » usage du temps dans la transition vers l’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 8. Les mobilités vers les fonctions managériales en Europe : incidence de la parentalité et des politiques familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Lefresne; Eric Verdier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours et expériences en formation initiale : quel(s) impact(s) sur l’insertion ? - Tome 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 26, Céreq, pp.35-48, 2024, Céreq Echanges, </w:t>
+              <w:t xml:space="preserve">Le temps des mobilités et des reconversions professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, pp.123-135, 2024, Céreq Essentiels, 978-2-11-172451-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12u2v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.cereq.3651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515619v1</w:t>
+                <w:t xml:space="preserve">halshs-04516903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclassement : un phénomène enraciné</w:t>
               </w:r>
@@ -7161,51 +7161,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès des femmes et des hommes aux positions de cadres en début de vie active : une convergence en marche ?</w:t>
+                <w:t xml:space="preserve">Accès des jeunes femmes et hommes aux positions de cadres : quelle évolution entre 2001 et 2013 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -7218,106 +7218,102 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et Homme, l’égalité en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.31-47, 2017, Edition 2017</w:t>
+              <w:t xml:space="preserve">Rendement éducatif, parcours et inégalités dans l'insertion des jeunes : recueil d'études sur la génération 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.349-349, 2017, Cereq échanges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697501v1</w:t>
+                <w:t xml:space="preserve">hal-01697504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès des jeunes femmes et hommes aux positions de cadres : quelle évolution entre 2001 et 2013 ?</w:t>
+                <w:t xml:space="preserve">Accès des femmes et des hommes aux positions de cadres en début de vie active : une convergence en marche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -7330,78 +7326,82 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEE Références. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendement éducatif, parcours et inégalités dans l'insertion des jeunes : recueil d'études sur la génération 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, pp.349-349, 2017, Cereq échanges</w:t>
+              <w:t xml:space="preserve">Femmes et Homme, l’égalité en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.31-47, 2017, Edition 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697504v1</w:t>
+                <w:t xml:space="preserve">hal-01697501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une génération à l'autre : enseignement professionnel et inégalités sociales</w:t>
               </w:r>
@@ -8968,329 +8968,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre : de nouvelles combinaisons des facteurs d’accès au statut ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution de l’enseignement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.46</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493059v1</w:t>
+                <w:t xml:space="preserve">halshs-01788620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employeurs et demandeurs d'emploi en activité : quelles relations, quels besoins et quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’enseignement professionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir cadre : de nouvelles combinaisons des facteurs d’accès au statut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jellab</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-01788620v1</w:t>
+                <w:t xml:space="preserve">hal-02493059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et Cohésion Sociale</w:t>
               </w:r>
@@ -9698,51 +9698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="924C85F3"/>
+    <w:nsid w:val="EF203603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9929,51 +9929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-moullet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077712994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ponge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xiw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Salibekyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.184.0081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di&#160;paola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1655" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2004.7379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaja El-Mahdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.28980" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l da Cruz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-moullet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077712994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ponge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xiw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Salibekyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.184.0081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3587" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di&#160;paola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1655" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2004.7379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaja El-Mahdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.28980" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2v" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l da Cruz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>