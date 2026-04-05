--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -334,165 +334,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec les inégalités Femmes-Hommes en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Laboratoire Caribéen de Sciences Sociales (CAGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Antilles, Mar 2024, Pointe-à-Pitre (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Guadeloupe face au Covid en 2021 : Une folie collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Folie Outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des psychologues de la Guadeloupe., Oct 2024, Saint-Claude (97120), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987128v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05032427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture socio-anthropologique et intersectionnelle de la santé sexuelle aux Antilles</w:t>
               </w:r>
@@ -679,165 +679,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04987165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les violences dans l’éducation des enfants en Guadeloupe : tradition culturelle ou héritage colonial et chrétien paradoxalement revendiqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04987170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qui peut parler de vaccination en Guadeloupe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Les usages présents du passé : qui peut parler de quoi ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau REASOPO / Sciences Po, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04987174v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04987170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alibi culturel des violences faites aux femmes aux Antilles</w:t>
               </w:r>
@@ -955,165 +955,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anatomie politique d’un désastre. Les réticences à la vaccination contre le covid en Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Covid-19. États, expériences et incertitudes en temps de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réticences à la vaccination en Guadeloupe : enjeux anthropologiques, sociologiques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le regard des sciences humaines sur la vaccination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREIVAC, INSERM, ANRS, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987133v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04232627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poto mitan : Un personnage féminin paradoxal et clivant</w:t>
               </w:r>
@@ -1300,165 +1300,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment l’anthropologie et la sociologie politiques de la santé peuvent questionner l’affaire du chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le Chlrodécone au prisme des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cercle vicieux de la violence dans le discours du président Macron du 10 décembre 2018 https://youtu.be/PdXIw4FymJg?si=1Sm5d3WKiKfqNDMW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles, Fouillole, Mars 2019., Mar 2019, Pointe-à-Pitre (97110), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987146v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03348965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences ordinaires dans l’éducation des enfants en Guadeloupe : un obstacle culturel à la résilience ?</w:t>
               </w:r>
@@ -1507,165 +1507,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre violences et résistances, héritage paradoxal et affirmation des femmes guadeloupéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International Corps de femmes, Corps-mémoire : Pour une généalogie de la résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les violences ordinaires dans l’éducation des enfants et leurs alibis socio-culturels en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres de Pédopsychiatrie : L’intelligence – Du corps et la restauration du sentiment de soi somatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etablissement de Santé mentale de la Guadeloupe (EPSM), Nov 2019, Saint-Claude, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348945v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03348844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière l'alibi culturel, les piliers de la violence faite aux femmes dans les Outre-mer</w:t>
               </w:r>
@@ -1852,165 +1852,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jouer avec les assignations raciales aux Antilles : une posture ethnologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Eurescl et Afrodesc Catégoriser racialement les populations dans les sociétés post-esclavagistes : pertinences et limites.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir homme au pays des mères : l'épreuve matrifocale antillaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Histoire des hommes et des masculinités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472137v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00472133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sida, le crack et l'hôpital : chronique d'une recherche impliquée (et impuissante ?)</w:t>
               </w:r>
@@ -6999,51 +6999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B817C5C"/>
+    <w:nsid w:val="F7D02DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7230,51 +7230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-mulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5598-4823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116674377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefaucheur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cantacuz&#232;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kabile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Stainier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hibou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Samuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Kom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cutolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.171.0261" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayka Mergeay-Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Clerc-Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092234ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.7608" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17584" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galle-Gaudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burucoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.024.0039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24691" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.819" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ruidavets" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Atallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.592659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.049.0117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.7447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0517" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/marianne-est-aussi-noire-silyane-larcher/9782021500660" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine H&#233;lardot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987073v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01848859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lamoureux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jotham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chonville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Ovalles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.947" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01978677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266923v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-mulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5598-4823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116674377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefaucheur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cantacuz&#232;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kabile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Stainier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hibou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Samuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Kom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cutolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.171.0261" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayka Mergeay-Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Clerc-Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092234ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.7608" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17584" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galle-Gaudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burucoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.024.0039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24691" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.819" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ruidavets" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Atallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.592659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.049.0117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.7447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0517" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/marianne-est-aussi-noire-silyane-larcher/9782021500660" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine H&#233;lardot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987073v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01848859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lamoureux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jotham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chonville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Ovalles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.947" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01978677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266923v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>