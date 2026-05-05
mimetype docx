--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -610,303 +610,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04987154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'alibi culturel des violences faites aux femmes aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises des violences faites aux femmes dans les Outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Femmes Totem des Outre-Mer, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des plantes médicinales pour s’opposer au vaccin contre la Covid en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04987165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui peut parler de vaccination en Guadeloupe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Les usages présents du passé : qui peut parler de quoi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau REASOPO / Sciences Po, Feb 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04987174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences dans l’éducation des enfants en Guadeloupe : tradition culturelle ou héritage colonial et chrétien paradoxalement revendiqué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04987170v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05032426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport à la maladie et à la vaccination chez les patients COVID du CHU de Guadeloupe lors de la 4ème vague.</w:t>
               </w:r>
@@ -1300,510 +1300,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre violences et résistances, héritage paradoxal et affirmation des femmes guadeloupéennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pour une généalogie de la résistance : corps de femmes, corps mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Antilles, University of the West Indies, Nov 2019, Pointe-à-Pitre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cercle vicieux de la violence dans le discours du président Macron du 10 décembre 2018 https://youtu.be/PdXIw4FymJg?si=1Sm5d3WKiKfqNDMW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur les gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Antilles, Fouillole, Mars 2019., Mar 2019, Pointe-à-Pitre (97110), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment l’anthropologie et la sociologie politiques de la santé peuvent questionner l’affaire du chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le Chlrodécone au prisme des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences ordinaires dans l’éducation des enfants en Guadeloupe : un obstacle culturel à la résilience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès AIFREF - Education et Résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Formation et de Recherche en Education Familiale, May 2019, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences ordinaires dans l’éducation des enfants et leurs alibis socio-culturels en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Rencontres de Pédopsychiatrie : L’intelligence – Du corps et la restauration du sentiment de soi somatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etablissement de Santé mentale de la Guadeloupe (EPSM), Nov 2019, Saint-Claude, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre violences et résistances, héritage paradoxal et affirmation des femmes guadeloupéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International Corps de femmes, Corps-mémoire : Pour une généalogie de la résistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière l'alibi culturel, les piliers de la violence faite aux femmes dans les Outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales sur les violences faites aux jeunes filles et aux femmes dans les Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348929v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05032428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir enfin de l’alibi culturel des violences sexuelles</w:t>
               </w:r>
@@ -1852,303 +1852,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir homme au pays des mères : l'épreuve matrifocale antillaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Histoire des hommes et des masculinités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jouer avec les assignations raciales aux Antilles : une posture ethnologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Eurescl et Afrodesc Catégoriser racialement les populations dans les sociétés post-esclavagistes : pertinences et limites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Devenir homme au pays des mères : l'épreuve matrifocale antillaise.</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires et figurations des morts de la traite négrière et de l'esclavage dans les politiques culturelles en Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Histoire des hommes et des masculinités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international La mort collective et le politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sida, le crack et l'hôpital : chronique d'une recherche impliquée (et impuissante ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études du réseau Santé Société de la MSH, Implication, réflexivité et positionnement des jeunes chercheurs travaillant sur le sida aujourd'hui : questions méthodologiques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472141v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00472138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôpital en mutation : une approche socio-anthropologique du cas antillais.</w:t>
               </w:r>
@@ -2307,286 +2307,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour d'un livre : L'ordre de la transgression. La souveraineté à l’épreuve du temps global. Pau, Presses universitaires de Pau et des Pays de l’Adour, 2022, 204 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Hibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Kom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Cutolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 171-172 (3), pp.261-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.171.0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents séparés aux Antilles : entre normes légales et pratiques culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cantacuzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kabile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'e-ssentiel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580053v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04566993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des familles guadeloupéennes de la matrifocalité vers la coparentalité : résistances, adaptations, créolisations.</w:t>
               </w:r>
@@ -3971,230 +3971,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improving Stroke Prevention in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Inamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Ruidavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (11), pp.2637-2644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.592659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Descendants d'esclaves, héritiers de la liberté : les dilemmes identitaires des Antillais aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347073v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-03118095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redevenir un homme en contexte antillais post-esclavagiste et matrifocal</w:t>
               </w:r>
@@ -5084,51 +5084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre respectabilité et résistance : Martiniquaises et Guadeloupéennes face à la domination masculine dans la seconde moitié du XX° siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5265,51 +5265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between respectability and resistance : French West Indian women facing male domination in the second half of 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Black French Women and the Struggle for Equality (1850-2015), University of Nebraska Press. http://www.nebraskapress.unl.edu/university-of-nebraska- press/9781496201270/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5403,51 +5403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction et les coûts de l’injonction à la virilité en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5479,247 +5479,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations de soin : du colloque singulier au pluralisme médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Hélardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé à cœur ouvert. Sociologie du bien-être, de la maladie et du soin, Drulhe M. &amp; Sicot F. (dir), Toulouse, Presses Universitaires du Mirail : 185-206</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et figuration des morts de la traite négrière et de l'esclavage dans les politiques culturelles de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mort collective et le politique - Constructions mémorielles et ritualisations, Anne Bouchy et Ikezawa Masaru (dir), Presses de l’Institut des sciences humaines et sociales de l’Université de Tôkyô : 263- 274.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivre et gérer les maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé à cœur ouvert. Sociologie du bien-être, de la maladie et du soin, Drulhe M. &amp; Sicot F. (dir), Toulouse, Presses Universitaires du Mirail : 91-112. http://pum.univ-tlse2.fr/~La-sante-a- coeur-ouvert~.html</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347066v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03347070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">グアドループの文化政策における奴隷貿易と奴隷制の死者たちの記憶と形象化, Guadorûpu no bunka seisaku ni okeru dorei bôeki to doreisei no shisha tachi no kioku to keishôka ,</w:t>
               </w:r>
@@ -5883,375 +5883,375 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropiques métis. Mémoires et cultures de Guadeloupe, Guyane, Martinique Réunion. Catalogue de l'exposition du Musée National des Arts et Traditions Populaires du 5 Novembre 1998 au 12 avril 1999. Sous la direction de Florence Pizzorni-Itié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réunion des Musées Nationaux, pp.72-77., 1998, 2-7118-3738-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coparentalité entre diglossie, discordance et créolisation des normes familiales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNAF; Université des Antilles; CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Paul Farmer, médecin et anthropologue du monde libéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous les statues, la race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Floyd : lynchage local, violences globales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100636v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04987087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6999,51 +6999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7D02DAB"/>
+    <w:nsid w:val="E9532F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7230,51 +7230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-mulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5598-4823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116674377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefaucheur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cantacuz&#232;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kabile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Stainier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hibou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Samuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Kom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cutolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.171.0261" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayka Mergeay-Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Clerc-Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092234ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.7608" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17584" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galle-Gaudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burucoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.024.0039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24691" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.819" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ruidavets" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Atallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.592659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.049.0117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.7447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0517" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/marianne-est-aussi-noire-silyane-larcher/9782021500660" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine H&#233;lardot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987073v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01848859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lamoureux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jotham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chonville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Ovalles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.947" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01978677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266923v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-mulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5598-4823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116674377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hibou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Samuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Kom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cutolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.171.0261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefaucheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cantacuz&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kabile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Stainier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayka Mergeay-Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Clerc-Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092234ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.7608" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17584" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galle-Gaudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burucoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.024.0039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24691" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.819" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ruidavets" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Atallah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.592659" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.049.0117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.7447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0517" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/marianne-est-aussi-noire-silyane-larcher/9782021500660" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine H&#233;lardot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987073v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01848859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lamoureux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jotham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chonville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Ovalles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.947" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03347081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01978677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266923v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>