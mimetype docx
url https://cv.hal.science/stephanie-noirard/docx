--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -66,830 +66,830 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« And then I woke up » : &amp;lt;i&amp;gt;No Country for Old Men&amp;lt;/i&amp;gt;, monde de fossoyeurs et de faussaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Noirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Johnson-Goliger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21 (55), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.14853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">War in Poetry: Breaking into Family and Everyday Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Noirard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.15752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques notes bleues dans un cantique : Xavier Grall sur la route de Jack Kerouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zélie Guével; Anne Hellegouarc'h; Gaëlle Le Corre; Jean-Yves Le Disez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bretagne/Amérique du Nord : Échanges transatlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du CRBC, pp.119-137, 2023, Collection Kreiz, 979-10-92331-60-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-saigner la littérature écossaise : apories de Iain Crichton Smith ou Iain Mac A’Gobhainn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hupel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jon Casenave; Gwendal Denis; Erwan Hupel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux chemins de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, T.I.R., 2020, 978-2-917681-53-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Only to me a charnel scent / Drifted across the argument” : Quand la guerre s’exhale dans la poésie écossaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hennebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens et Senteur, une question d’expression et de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“This Bitter Water Schools them Through and Through”: Scottish Sailors during the World Wars, a new Poetic Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet Yvanne; Page-Jones Kimberley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours sur la mer – Résistance des pratiques et des représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271-284, 2020, 9782753579804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World War Poetry in Brittany and Scotland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Manfredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bretagne Occidentale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bretagne-Ecosse : contacts, transferts et dissonances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273-294, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Shall Gaelic Die?” Iain Crichton Smith's billingualism: Entrapment or Poetic Freedom? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scottish Literature and Expressions of Freedom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scottish Literature International, pp.213-223, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encountering James Joyce in Aël Warok's Pays Pagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bretagne/Irlande quelles relations ? Brittany/Ireland: what relations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-261, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523072v1</w:t>
-              </w:r>
-[...199 lines deleted...]
-                <w:t xml:space="preserve">hal-02523061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -907,51 +907,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating 0/to/in the Desert: Scottish World War II Poets in North Africa and the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -985,51 +985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin, Contourner l’abîme : les poètes-combattants britanniques à l’épreuve de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1058,51 +1058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature’s Song under the Bombs: Pastoral Echoes in some Scottish War Poems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1. Pastoral Sounds III/ Poetry, Fiction, Film, 14 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,51 +1136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh MacDiarmid, Un Enterrement dans l’île, traductions de Paol Keineg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1209,51 +1209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I rhyme and Sing in the Ambiguous” : Iain Crichton Smith ou l’art de l’entre-deux poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Irlande et Ecosse fantastiques, 41, pp.47-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1310,51 +1310,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre les langues minorisées : entre promotion et relégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, Rivages linguistiques, 9782753581852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d’étude internationale : Guerre et Poésie : effraction du quotidien et du cercle familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1522,195 +1522,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sing (not) to me of war”: Challenging folk and literary tradition in Scottish war poetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Of the use of Scots in Scottish War Poetry »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SAUTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Neuchâtel, Apr 2017, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque" Minor Cultures in Dialogue"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Katowice, Pologne, May 2017, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523305v1</w:t>
+                <w:t xml:space="preserve">hal-02523311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Of the use of Scots in Scottish War Poetry »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“Sing (not) to me of war”: Challenging folk and literary tradition in Scottish war poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque" Minor Cultures in Dialogue"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Katowice, Pologne, May 2017, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">Congrès de la SAUTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel, Apr 2017, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523311v1</w:t>
+                <w:t xml:space="preserve">hal-02523305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un Enterrement dans l’île Paol Keineg&amp;quot;, traduit Hugh Mac Diarmid – de l'anglais et de l’écossais vers le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Passeurs de littérature : traduire la poésie contemporaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1735,51 +1735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« George Bruce, Iain Crichton Smith, Xavier Grall: bilingualism and poetry »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Tipping the Scales: Reversing decline in indigenous minority cultures in Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 3 Sorbonne, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1804,51 +1804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sense of War in Scottish War Poetry »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Breaking Through: Impaired/heightened senses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 3 Sorbonne, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1873,51 +1873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie(s) écossaise(s) et bretonne(s) : les enjeux d'une recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Bretagne/Monde Anglophone 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche bretonne et celtique (CRBC), Jun 2012, Brest &amp; Quimper, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2111,51 +2111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Noirard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hupel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523089v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manfredi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bevant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Johnson-Goliger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.14853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15752" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.13580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5684" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Johnson-Goliger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.14853" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Noirard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15752" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hupel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manfredi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bevant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.13580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5684" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>