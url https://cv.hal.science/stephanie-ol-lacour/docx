--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -2293,680 +2293,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and environmental balance of biogas for dual-fuel mobile applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment applied to electricity generation from renewable biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Perilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dareen Alkadee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2011.11.029⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Terragreen 2012: Clean Energy Solutions for Sustainable Environment, 18, pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529402v1</w:t>
+                <w:t xml:space="preserve">hal-01510410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment applied to electricity generation from renewable biomass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Descombes</w:t>
+                <w:t xml:space="preserve">Un carburant spécifique pour les engins agricoles : étude de quatre filières de production de biocarburants agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Terragreen 2012: Clean Energy Solutions for Sustainable Environment, 18, pp.165-176. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, p. 54 - p. 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.7.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510410v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un carburant spécifique pour les engins agricoles : étude de quatre filières de production de biocarburants agricoles</w:t>
+                <w:t xml:space="preserve">Comment déterminer la consommation des automoteurs agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vaitilingom</w:t>
+                <w:t xml:space="preserve">F. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Agier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+                <w:t xml:space="preserve">S. Benzai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dieudé-Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7, p. 54 - p. 60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.7.07⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7, p. 46 - p. 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.7.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682455v1</w:t>
+                <w:t xml:space="preserve">hal-00681698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment déterminer la consommation des automoteurs agricoles ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses des consommations énergétiques des tracteurs en usage réel : application aux chantiers d'épandage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benzai</w:t>
+                <w:t xml:space="preserve">Y. Galiègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dieudé-Fauvel</w:t>
+                <w:t xml:space="preserve">P. Guiscafré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7, p. 46 - p. 52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.7.06⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7, p. 62 - p. 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.7.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681698v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des consommations énergétiques des tracteurs en usage réel : application aux chantiers d'épandage</w:t>
+                <w:t xml:space="preserve">Energy and environmental balance of biogas for dual-fuel mobile applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guiscafré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Higelin</w:t>
+                <w:t xml:space="preserve">Tancredi Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dareen Alkadee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Périlhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3), pp.1745--1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2011.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.7.08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00690411v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer l'impact environnemental de la consommation de carburant des tracteurs agricoles : simulation et comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dieudé-Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3273,1414 +3273,1397 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporative Cooling with a Thin Water Film : Influence of Wettability on Thermal Efficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ideal surface radiative cooling potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Lacour</w:t>
+                <w:t xml:space="preserve">Camelia Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorin Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Sixteen International Conference on Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politehnica University of Bucharest; Ovidius University of Constanta in Romania; Toronto Metropolitan University in Canada, Jun 2025, Bucharest (RO), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312992v1</w:t>
+                <w:t xml:space="preserve">hal-05590327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to integrate cold energy storage in a vapour compression cycle.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporative Cooling with a Thin Water Film : Influence of Wettability on Thermal Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224110v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Spray Cooling with Impact on a Wire Mesh Inducing a Water Film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+                <w:t xml:space="preserve">A novel approach to integrate cold energy storage in a vapour compression cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hunlede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Computional Fluids Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246830v1</w:t>
+                <w:t xml:space="preserve">hal-04224110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency of various evaporative cooling techniques applied to air conditionning condensers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of Spray Cooling with Impact on a Wire Mesh Inducing a Water Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Trinquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la SFT 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Computional Fluids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM fluid conference, Apr 2023, Cannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2022-102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04271972v1</w:t>
+                <w:t xml:space="preserve">hal-04246830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Phase Change Materials in Food Packaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficiency of various evaporative cooling techniques applied to air conditionning condensers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Périlhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alphonse Kouadio Diango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trinquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès Français de Thermique: La Thermique au service de la Transition Énergétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2022-028⟩</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la SFT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221831v1</w:t>
+                <w:t xml:space="preserve">hal-04271972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle eulérien et impact de paramètres physiques sur le refroidissement évaporatif d'un spray de gouttelettes d'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of Phase Change Materials in Food Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Raoult</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque inter-universitaire Franco-Québécois sur la thermique des systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30ème Congrès Français de Thermique: La Thermique au service de la Transition Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734800v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of position and orientation of water spraying on the efficiency of a heat exchanger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.E. Vende</w:t>
+                <w:t xml:space="preserve">Modèle eulérien et impact de paramètres physiques sur le refroidissement évaporatif d'un spray de gouttelettes d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Contemporary Problems of Thermal Engineering (CPOTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Katowice, Poland. 8 p</w:t>
+              <w:t xml:space="preserve">13ème colloque inter-universitaire Franco-Québécois sur la thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469450v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling and analysis of the potential for waste heat recovery on Diesel engine driven applications with a cyclical operational profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Baldi</w:t>
+                <w:t xml:space="preserve">Influence of position and orientation of water spraying on the efficiency of a heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Vende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">U. Larsen</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France. pp.12</w:t>
+              <w:t xml:space="preserve">4th International Conference on Contemporary Problems of Thermal Engineering (CPOTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Katowice, Poland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605842v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuels saving using direct adiabatic cooling instead conventional air conditioning for a tractor cabin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modelling and analysis of the potential for waste heat recovery on Diesel engine driven applications with a cyclical operational profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Plamen Punov</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Larsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific conference on aeronautics, automotive and railway engineering and technologies – BulTrans 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498342v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste Heat Recovery Applied to a Tractor Engine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuels saving using direct adiabatic cooling instead conventional air conditioning for a tractor cabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Punov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability - TMREES 15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.622⟩</w:t>
+              <w:t xml:space="preserve">Scientific conference on aeronautics, automotive and railway engineering and technologies – BulTrans 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technical University of Sofia Faculty of Transport, Sep 2015, Sozopol, Bulgaria. pp.144-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2006.9848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504527v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection du fluide de travail d'un cycle de Rankine-Hirn en fonction du profil de température de la source chaude</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Perilhon</w:t>
+                <w:t xml:space="preserve">Waste Heat Recovery Applied to a Tractor Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Périlhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Podevin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque Francophone en Energie, Environnement, Economie et Thermodynamique COFRET'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability - TMREES 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Beirut, Lebanon. pp.331 - 343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599856v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working fluid selection of Rankine-Hirn cycle according to the heat source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4708,51 +4691,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection timing strategy for exhaust heat recovery optimization on a turbocharged diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4811,87 +4794,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAT 2014 Science and Management of automotive and transportation engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Craiova Faculty of Mechanics, Oct 2014, Craiova, Romania. pp.35--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SELECTION DU FLUIDE DE TRAVAIL D'UN CYCLE DE RANKINE-HIRN EN FONCTION DU PROFIL DE TEMPERATURE DE LA SOURCE CHAUDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4936,113 +4919,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone sur l’énergie, l’environnement, l’économie et la thermodynamique - COFRET'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnam, Apr 2014, Paris, France. pp.557-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 0d simulationalmodel for rankine-hirn cycle heat exchanger optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5061,73 +5044,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: BulTrans-2014 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sozopol, Bulgaria. pp.142--148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation numérique des paramètres géométrique de l’échangeur d’un système de Rankine sur un moteur de tracteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5169,286 +5152,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone sur l’énergie, l’environnement, l’économie et la thermodynamique - COFRET'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnam, Apr 2014, Paris, France. pp.313-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilities of waste heat recovery on tractor engines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Plamen Punov</w:t>
+                <w:t xml:space="preserve">Sélection du fluide de travail d'un cycle de Rankine-Hirn en fonction du profil de température de la source chaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Punov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific conference BulTrans-2013, Sofia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sofia, Bulgaria. pp.7--15</w:t>
+              <w:t xml:space="preserve">7e Colloque Francophone en Energie, Environnement, Economie et Thermodynamique COFRET'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499270v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring tractor field working dynamics to optimize fuel economy lubricants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Burgun</w:t>
+                <w:t xml:space="preserve">Possibilities of waste heat recovery on tractor engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Lamy</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Périlhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATK 15th Drive train conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Aachen, Germany. pp.15</w:t>
+              <w:t xml:space="preserve">Scientific conference BulTrans-2013, Sofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sofia, Bulgaria. pp.7--15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598618v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Electricity Storage by a Thermodynamic Process: Study of Temperature Impact on the Machines</w:t>
               </w:r>
@@ -5644,1131 +5631,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification énergétique des tracteurs d’occasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring tractor field working dynamics to optimize fuel economy lubricants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Gaubert</w:t>
+                <w:t xml:space="preserve">Agnès Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Debroize</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Fant</w:t>
+                <w:t xml:space="preserve">Bérengère Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASDAR Innovation et partenariat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">ATK 15th Drive train conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Aachen, Germany. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598619v1</w:t>
+                <w:t xml:space="preserve">hal-02598618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'énergie dans les gaz d'échappement d'un moteur diesel : Effet des phénomènes transitoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification énergétique des tracteurs d’occasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debroize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawaz Massouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Podevin</w:t>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COFRET 2012 Sozopol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, SOZOPOL, Bulgarie</w:t>
+              <w:t xml:space="preserve">CASDAR Innovation et partenariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498977v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la dynamique thermique d’un bain d’huile moteur en vue de son conditionnement pour mieux évaluer l’impact du lubrifiant sur la consommation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFRET 2012 Sozopol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, SOZOPOL, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment Applied to Electricity Generation from Renewable Biomass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Récupération d'énergie dans les gaz d'échappement d'un moteur diesel : Effet des phénomènes transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz Massouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TerraGreen 12 International Conference 2012 - Advancements in Renewable Energy and Clean Environment </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Beirut, Lebanon</w:t>
+              <w:t xml:space="preserve">COFRET 2012 Sozopol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, SOZOPOL, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499231v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste heat recovery on tractor engine : exergy analysis of exhaust in transient conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life Cycle Assessment Applied to Electricity Generation from Renewable Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Périlhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dareen Alkadee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR International Congress in AUTOMOTIVE AND ENVIRONMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Pitesti, pp.9</w:t>
+              <w:t xml:space="preserve">TerraGreen 12 International Conference 2012 - Advancements in Renewable Energy and Clean Environment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596086v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving environmental performances of organic spreading technologies through the use of life cycle assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilys Pradel</w:t>
+                <w:t xml:space="preserve">Waste heat recovery on tractor engine : exergy analysis of exhaust in transient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rousselet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+                <w:t xml:space="preserve">S. Descloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng2010, International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 11 p</w:t>
+              <w:t xml:space="preserve">CAR International Congress in AUTOMOTIVE AND ENVIRONMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pitesti, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528674v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of field experiments to Life Cycle Assessment of agricultural works: application to spreading works</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving environmental performances of organic spreading technologies through the use of life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont- Ferrand, France. pp.10</w:t>
+              <w:t xml:space="preserve">AgEng2010, International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594525v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation tool to study fuel consumption during spreading</w:t>
+                <w:t xml:space="preserve">The contribution of field experiments to Life Cycle Assessment of agricultural works: application to spreading works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Langle</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Galiègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Galiègues</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul-François Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIOSTA CIGR V conference, Technology and management to ensure sustainable agriculture, agrosystems, forestry and safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Reggio Calabria, Italy. pp.1161-1165</w:t>
+              <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont- Ferrand, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591925v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une méthode d'analyse des données et résultats d'expérimentation de travaux d'épandage sur le terrain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation tool to study fuel consumption during spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dieudé-Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Galiègues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOTECHS'09 Maîtrise de l'énergie à l'échelle de l'exploitation agricole : quelles perspectives technologiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Montoldre, France. pp.8</w:t>
+              <w:t xml:space="preserve">CIOSTA CIGR V conference, Technology and management to ensure sustainable agriculture, agrosystems, forestry and safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Reggio Calabria, Italy. pp.1161-1165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592587v1</w:t>
+                <w:t xml:space="preserve">hal-02591925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de simulation numérique pour comparer la consommation de carburant des tracteurs agricoles pendant l'usage et déterminer leur impact environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d'une méthode d'analyse des données et résultats d'expérimentation de travaux d'épandage sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Galiègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiscafré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotechs 08 "Des éco-indicateurs à l'évaluation et à la certification environnementale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montoldre, France. pp.12</w:t>
+              <w:t xml:space="preserve">ECOTECHS'09 Maîtrise de l'énergie à l'échelle de l'exploitation agricole : quelles perspectives technologiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Montoldre, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591835v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil de simulation numérique pour comparer la consommation de carburant des tracteurs agricoles pendant l'usage et déterminer leur impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dieudé-Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotechs 08 "Des éco-indicateurs à l'évaluation et à la certification environnementale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montoldre, France. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of exhaust emissions measurements on vehicle bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6827,51 +6935,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd conf. Environment &amp; Transport, incl. 15th conf. Transport and Air Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, reims, France. pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6881,137 +6989,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daytime radiative cooling: materials for an passive and efficient pre-cooling of air flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Stanciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7021,147 +7129,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irstea, pp.70, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7171,394 +7279,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un dispositif économiseur de gasoil dans les agroéquipements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l'énergie et de l'environnement dans les équipements agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dieudé-Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benzai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the gearshift strategy on emission measurements - Artemis 3142 report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Olah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Joumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, 63p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parc, usage et émissions des véhicules routiers en France de 1970 à 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Joumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, 89p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7568,602 +7676,602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ADEME CORTEA - Engins Mobiles Non-Routiers (EMNR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of exhaust emissions measurements on vehicle bench - Artemis deliverable 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhani Laurikko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Geivanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-field measurements during agricultural operation and related fuel consumptions of tractors: references and parameter analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debroize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification énergétique des tracteurs d’occasion : Rapport Final de la Tâche n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debroize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2012, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-évaluation environnementale des engins agricoles pendant l'épandage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Galiègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guiscafré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification énergétique des tracteurs agricoles. Mise au point d'une méthodologie de classification des tracteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8176,51 +8284,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8230,105 +8338,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique environnementale appliquée à l'étude d'écoulements diphasiques dans les machines thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Conservatoire National des Arts et Métiers (CNAM), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03321087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8396,51 +8504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD0A933E"/>
+    <w:nsid w:val="10468263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8627,51 +8735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-ol-lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3180-9369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/36110231600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-7060-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106728" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ather.2025.154919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Alphonse Diango" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0829" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/960/1/012004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.02.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Vende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vendee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Blocaille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Voyez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiscafr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622767073090938E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Punov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perilhon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Podevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Descombes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015577530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perilhon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Descombes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2014.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;rilhon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancredi Chinese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Alkadee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.11.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDL2L6N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaitilingom" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.07" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233;-Fauvel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.06" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gali&#232;gue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiscafr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.08" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.4.10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Laurikko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Han" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Geivanidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisis Samaras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3155/1047-3289.59.6.695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Boutahar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Qu&#233;lo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2004.005474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Kouadio Diango" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Danel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Larsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2006.9848" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Danel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podevin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Punov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598619v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gaubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Massouh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burgun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descloux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieud&#233;-Fauvel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gali&#232;gues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592587v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591835v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouag" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Stanciu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Andre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joumard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605846v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzinger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916958v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Anh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598617v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595022v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaintreuil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591924v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03321087v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-ol-lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3180-9369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/36110231600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-7060-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106728" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ather.2025.154919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Alphonse Diango" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0829" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/960/1/012004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.02.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Vende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vendee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Blocaille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Voyez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiscafr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622767073090938E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Punov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perilhon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Podevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Descombes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015577530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perilhon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Descombes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2014.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;rilhon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Alkadee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaitilingom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.07" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233;-Fauvel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.06" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gali&#232;gue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiscafr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.08" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancredi Chinese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.11.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDL2L6N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.4.10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Laurikko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Han" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Geivanidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisis Samaras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3155/1047-3289.59.6.695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Boutahar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Qu&#233;lo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2004.005474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Stanciu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Stanciu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lacour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Kouadio Diango" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Danel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Larsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2006.9848" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Danel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.622" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Punov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598619v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burgun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Massouh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descloux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieud&#233;-Fauvel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gali&#232;gues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591835v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouag" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Andre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joumard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546282v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Anh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598616v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaintreuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03321087v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>