--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -999,295 +999,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD water spray model development and physical parameter study on the evaporative cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modal analysis of the size distribution for an hollow-cone spray in cross- flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Raoult</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+                <w:t xml:space="preserve">F Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Carissimo</w:t>
+                <w:t xml:space="preserve">C Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trinquet</w:t>
+                <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.960-974. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.164-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979555v1</w:t>
+                <w:t xml:space="preserve">hal-02980327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modal analysis of the size distribution for an hollow-cone spray in cross- flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD water spray model development and physical parameter study on the evaporative cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tinet</w:t>
+                <w:t xml:space="preserve">Bertrand Carissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fournaison</w:t>
+                <w:t xml:space="preserve">François Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.164-174. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.960-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980327v1</w:t>
+                <w:t xml:space="preserve">hal-02979555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention and overlapping in long-term multi-nozzle water spraying</w:t>
               </w:r>
@@ -1325,51 +1325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.519 - 529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2055,265 +2055,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Electricity Storage by a Thermodynamic Process: Study of Temperature Impact on the Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing time and fuel requirements to assess efficiency of a field work from conventional laboratory tests : application to a plowing operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Périlhon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Descombes</w:t>
+                <w:t xml:space="preserve">A. Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, p. 247 - p. 261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504545v1</w:t>
+                <w:t xml:space="preserve">hal-00857428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing time and fuel requirements to assess efficiency of a field work from conventional laboratory tests : application to a plowing operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Burgun</w:t>
+                <w:t xml:space="preserve">Thermal Electricity Storage by a Thermodynamic Process: Study of Temperature Impact on the Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Doyen</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.923 - 938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857428v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment applied to electricity generation from renewable biomass</w:t>
               </w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancredi Chinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dareen Alkadee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3758,77 +3758,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency of various evaporative cooling techniques applied to air conditionning condensers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Kouadio Diango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trinquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la SFT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique, May 2022, Valenciennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4463,51 +4463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste Heat Recovery Applied to a Tractor Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,445 +4574,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working fluid selection of Rankine-Hirn cycle according to the heat source</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Punov</w:t>
+                <w:t xml:space="preserve">SELECTION DU FLUIDE DE TRAVAIL D'UN CYCLE DE RANKINE-HIRN EN FONCTION DU PROFIL DE TEMPERATURE DE LA SOURCE CHAUDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Périlhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BulTrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sozopol, Bulgaria. pp.6</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur l’énergie, l’environnement, l’économie et la thermodynamique - COFRET'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Apr 2014, Paris, France. pp.557-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605841v1</w:t>
+                <w:t xml:space="preserve">hal-01500453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection timing strategy for exhaust heat recovery optimization on a turbocharged diesel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Périlhon</w:t>
+                <w:t xml:space="preserve">Working fluid selection of Rankine-Hirn cycle according to the heat source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAT 2014 Science and Management of automotive and transportation engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Craiova Faculty of Mechanics, Oct 2014, Craiova, Romania. pp.35--42</w:t>
+              <w:t xml:space="preserve">BulTrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sozopol, Bulgaria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503273v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELECTION DU FLUIDE DE TRAVAIL D'UN CYCLE DE RANKINE-HIRN EN FONCTION DU PROFIL DE TEMPERATURE DE LA SOURCE CHAUDE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Injection timing strategy for exhaust heat recovery optimization on a turbocharged diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Punov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Podevin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l’énergie, l’environnement, l’économie et la thermodynamique - COFRET'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Apr 2014, Paris, France. pp.557-565</w:t>
+              <w:t xml:space="preserve">SMAT 2014 Science and Management of automotive and transportation engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Craiova Faculty of Mechanics, Oct 2014, Craiova, Romania. pp.35--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500453v1</w:t>
+                <w:t xml:space="preserve">hal-01503273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 0d simulationalmodel for rankine-hirn cycle heat exchanger optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5106,51 +5106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5214,51 +5214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,51 +5339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5421,51 +5421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Electricity Storage by a Thermodynamic Process: Study of Temperature Impact on the Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5555,51 +5555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Punov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6069,51 +6069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment Applied to Electricity Generation from Renewable Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Périlhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dareen Alkadee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAR International Congress in AUTOMOTIVE AND ENVIRONMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Pitesti, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8504,51 +8504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10468263"/>
+    <w:nsid w:val="F58DBFF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8735,51 +8735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-ol-lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3180-9369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/36110231600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-7060-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106728" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ather.2025.154919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Alphonse Diango" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0829" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/960/1/012004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.02.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Vende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vendee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Blocaille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Voyez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiscafr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622767073090938E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Punov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perilhon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Podevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Descombes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015577530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perilhon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Descombes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2014.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;rilhon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Alkadee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaitilingom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.07" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233;-Fauvel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.06" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gali&#232;gue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiscafr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.08" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancredi Chinese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.11.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDL2L6N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.4.10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Laurikko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Han" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Geivanidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisis Samaras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3155/1047-3289.59.6.695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Boutahar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Qu&#233;lo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2004.005474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Stanciu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Stanciu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lacour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Kouadio Diango" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Danel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Larsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2006.9848" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Danel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.622" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Punov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598619v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burgun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Massouh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descloux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieud&#233;-Fauvel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gali&#232;gues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591835v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouag" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Andre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joumard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546282v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Anh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598616v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaintreuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03321087v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-ol-lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3180-9369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/36110231600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-7060-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106728" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ather.2025.154919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Alphonse Diango" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0829" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/960/1/012004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.02.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Vende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vendee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Blocaille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Voyez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiscafr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622767073090938E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Punov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perilhon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Podevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Descombes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015577530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perilhon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Descombes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2014.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;rilhon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Alkadee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaitilingom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.07" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233;-Fauvel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.06" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gali&#232;gue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiscafr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.08" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancredi Chinese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.11.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDL2L6N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.4.10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Laurikko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Han" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Geivanidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisis Samaras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3155/1047-3289.59.6.695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Boutahar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Qu&#233;lo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2004.005474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Stanciu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Stanciu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lacour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Kouadio Diango" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Danel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Larsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2006.9848" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Danel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.622" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Punov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598619v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burgun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Massouh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descloux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieud&#233;-Fauvel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gali&#232;gues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591835v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouag" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Andre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joumard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546282v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Anh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598616v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaintreuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03321087v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>