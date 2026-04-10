--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1574,165 +1574,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les livres du XXIe siècle seront sur Wattpad, KDP ou TikToK ou ne seront pas ?</w:t>
+                <w:t xml:space="preserve">Les Plateformes sont-elles des outils qui favorisent la diversité culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes du livre au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">La diversité culturelle au prisme du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master 2 Humanités et industries créatives Paris-Nanterre, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697712v1</w:t>
+                <w:t xml:space="preserve">hal-03197085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plateformes sont-elles des outils qui favorisent la diversité culturelle ?</w:t>
+                <w:t xml:space="preserve">Les livres du XXIe siècle seront sur Wattpad, KDP ou TikToK ou ne seront pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La diversité culturelle au prisme du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Master 2 Humanités et industries créatives Paris-Nanterre, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Etudes du livre au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197085v1</w:t>
+                <w:t xml:space="preserve">hal-03697712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératures de genre et stra­té­gies éditoriales en régime numé­ri­que</w:t>
               </w:r>
@@ -2376,51 +2376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Minaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.6864" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108695ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Minaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.6864" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108695ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>