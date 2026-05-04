--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -182,178 +182,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pastorelly, éditeur de Marcel Pagnol&amp;quot; Partie 2</w:t>
+                <w:t xml:space="preserve">Auto-édition : une multiplication de livres générés par IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Minaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102, https://histoires-litteraires.fr/leditorial-du-n-102/</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://theconversation.com/auto-edition-une-multiplication-de-livres-generes-par-ia-263822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127599v1</w:t>
+                <w:t xml:space="preserve">hal-05228013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-édition : une multiplication de livres générés par IA ?</w:t>
+                <w:t xml:space="preserve">Clément Pastorelly, éditeur de Marcel Pagnol&amp;quot; Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Minaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://theconversation.com/auto-edition-une-multiplication-de-livres-generes-par-ia-263822</w:t>
+              <w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, https://histoires-litteraires.fr/leditorial-du-n-102/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228013v1</w:t>
+                <w:t xml:space="preserve">hal-05127599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et « sensitivity readers » : vers une littérature aseptisée ?</w:t>
               </w:r>
@@ -402,330 +402,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Réseaux sociaux : le nouvel écrin des bibliothèques personnelles</w:t>
+                <w:t xml:space="preserve">La Littérature jeunesse sous influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de la BNU, Bibliothèque nationale et universitaire de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, pp.86-95. </w:t>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (103), https://revuemultimodalites.com/articles/la-litterature-jeunesse-sous-influences. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rbnu.6864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1108695ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025734v1</w:t>
+                <w:t xml:space="preserve">hal-04113234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une &amp;quot;ChatGPTisation&amp;quot; du livre ?</w:t>
+                <w:t xml:space="preserve">Ce que l'auto-édition fait aux littératures de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; Travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.6665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191904v1</w:t>
+                <w:t xml:space="preserve">hal-04217681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Littérature jeunesse sous influences</w:t>
+                <w:t xml:space="preserve">Vers une &amp;quot;ChatGPTisation&amp;quot; du livre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://theconversation.com/vers-une-chatgptisation-du-livre-210683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1108695ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04113234v1</w:t>
+                <w:t xml:space="preserve">hal-04191904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'auto-édition fait aux littératures de genre</w:t>
+                <w:t xml:space="preserve">Les Réseaux sociaux : le nouvel écrin des bibliothèques personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; Travaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103, </w:t>
+              <w:t xml:space="preserve">La Revue de la BNU, Bibliothèque nationale et universitaire de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.86-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.6665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.6864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217681v1</w:t>
+                <w:t xml:space="preserve">hal-04025734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Potentiel viral des influenceurs littéraires, le cas des Booktokeurs Français</w:t>
               </w:r>
@@ -1367,441 +1367,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être auteur indépendant</w:t>
+                <w:t xml:space="preserve">Être écrivain sur le net, vers un régime en circuit court ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edition et numérique, Journée d'étude Master 2 Humanités et Industries créatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Nanterre, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude interdisciplinaire – La toile, littérature et réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Paris-Rives de Seine, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542516v1</w:t>
+                <w:t xml:space="preserve">hal-03681037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être écrivain sur le net, vers un régime en circuit court ?</w:t>
+                <w:t xml:space="preserve">Être auteur indépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude interdisciplinaire – La toile, littérature et réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Paris-Rives de Seine, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Edition et numérique, Journée d'étude Master 2 Humanités et Industries créatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681037v1</w:t>
+                <w:t xml:space="preserve">hal-03542516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cadences du faire livre</w:t>
+                <w:t xml:space="preserve">Les Plateformes sont-elles des outils qui favorisent la diversité culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps, rythmes et temporalités dans les secteurs culturels </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LaBex ICCA, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">La diversité culturelle au prisme du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master 2 Humanités et industries créatives Paris-Nanterre, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197074v1</w:t>
+                <w:t xml:space="preserve">hal-03197085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plateformes sont-elles des outils qui favorisent la diversité culturelle ?</w:t>
+                <w:t xml:space="preserve">Les livres du XXIe siècle seront sur Wattpad, KDP ou TikToK ou ne seront pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La diversité culturelle au prisme du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Master 2 Humanités et industries créatives Paris-Nanterre, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Etudes du livre au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197085v1</w:t>
+                <w:t xml:space="preserve">hal-03697712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les livres du XXIe siècle seront sur Wattpad, KDP ou TikToK ou ne seront pas ?</w:t>
+                <w:t xml:space="preserve">Littératures de genre et stra­té­gies éditoriales en régime numé­ri­que</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes du livre au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Littératures de genre et stratégies littéraires, Ecole normale supérieure de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697712v1</w:t>
+                <w:t xml:space="preserve">hal-03810294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératures de genre et stra­té­gies éditoriales en régime numé­ri­que</w:t>
+                <w:t xml:space="preserve">Les cadences du faire livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures de genre et stratégies littéraires, Ecole normale supérieure de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Temps, rythmes et temporalités dans les secteurs culturels </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LaBex ICCA, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810294v1</w:t>
+                <w:t xml:space="preserve">hal-03197074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazon est-il un nouvel acteur culturel ?&amp;quot;, colloque « La Fabrique de la participation culturelle, Plateformes numériques et enjeux démocratiques</w:t>
               </w:r>
@@ -2376,51 +2376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Minaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.6864" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108695ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Minaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108695ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.6864" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>