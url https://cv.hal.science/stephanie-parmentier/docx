--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -66,1083 +66,1391 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’impact de l’IA, une véritable disruption ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’avenir du livre, entre survie et métamorphose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions EMS, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Culture européenne par le filtre des Gafam, des Natu, et alii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'économie en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Actes du colloque : De l'économie en Europe, Faculté de droit d'Aix-en-Provence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lecteurs, nouveau comité éditorial ? Le cas de Shy Girl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auto‑édition sur Amazon : quand la mécanique du scandale s’emballe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Pastorelly, éditeur de Marcel Pagnol&amp;quot; Partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Minaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, XXXVI (101)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pastorelly, éditeur de Marcel Pagnol&amp;quot; Partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, https://histoires-litteraires.fr/leditorial-du-n-102/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-édition : une multiplication de livres générés par IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://theconversation.com/auto-edition-une-multiplication-de-livres-generes-par-ia-263822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et « sensitivity readers » : vers une littérature aseptisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Littérature jeunesse sous influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (103), https://revuemultimodalites.com/articles/la-litterature-jeunesse-sous-influences. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1108695ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l'auto-édition fait aux littératures de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; Travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/recherchestravaux.6665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une &amp;quot;ChatGPTisation&amp;quot; du livre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://theconversation.com/vers-une-chatgptisation-du-livre-210683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réseaux sociaux : le nouvel écrin des bibliothèques personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU, Bibliothèque nationale et universitaire de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28, pp.86-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rbnu.6864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Potentiel viral des influenceurs littéraires, le cas des Booktokeurs Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (1-4), https://doi.org/10.3166/lcn.2022.005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles vies du livre en régime numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrida, revue scientifique sur les hybridations culturelles et les identités migrantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, IDENTITÉ/S, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes d’écriture et de publication ou la dilatation contrôlée des territoires numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balisages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi faire livre à l’ancienne ? Des nouvelles formes d’auto-édition sur le web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comla1.207.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plateformes numériques d’écriture et de publication : Vers une mise en réseau de la littérature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séméion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auteurs auto-édités sur Kindle Direct Publishing : Motivations, identités, pratiques et attentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliodiversity : Publishing and Globalization = L'édition dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1152,719 +1460,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Littérature née sous IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle entre innovation et régulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’éthique économique et des affaires, Jun 2025, AIX EN PROVENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouveaux chemins de la prescription : entre réseaux sociaux et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations, (r)évolutions des métiers et des usages : la chaîne du livre à l’aune des mutations technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Auvergne Rhône Alpes Livre et lecture, Jul 2024, LYON-4E-ARRONDISSEMENT (69384), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Inédite accélération du livre et de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ecrits du numérique : Régimes de lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alphabetville; La Marelle Editions, Apr 2024, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être écrivain sur le net, vers un régime en circuit court ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude interdisciplinaire – La toile, littérature et réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Paris-Rives de Seine, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être auteur indépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edition et numérique, Journée d'étude Master 2 Humanités et Industries créatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Nanterre, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres du XXIe siècle seront sur Wattpad, KDP ou TikToK ou ne seront pas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes du livre au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plateformes sont-elles des outils qui favorisent la diversité culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversité culturelle au prisme du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master 2 Humanités et industries créatives Paris-Nanterre, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératures de genre et stra­té­gies éditoriales en régime numé­ri­que</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures de genre et stratégies littéraires, Ecole normale supérieure de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadences du faire livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, rythmes et temporalités dans les secteurs culturels </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaBex ICCA, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazon est-il un nouvel acteur culturel ?&amp;quot;, colloque « La Fabrique de la participation culturelle, Plateformes numériques et enjeux démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de la participation culturelle, Plateformes numériques et enjeux démocratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collabora, Labex, Dec 2020, Paris-Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1874,362 +2182,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'IA tue la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, https://www.puf.com/quand-lia-tue-la-litterature?v=30632, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du compte d'auteur à l'auto-édition numérique, Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542545v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03835856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auto-édition d'hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2376,51 +2583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Minaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108695ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.6864" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835856v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631602v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Minaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108695ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.6864" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>