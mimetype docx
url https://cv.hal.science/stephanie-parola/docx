--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -600,523 +600,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de cellules solaires multijonctions III-Sb réalistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Gavotto</w:t>
+                <w:t xml:space="preserve">InAs/InAsSb superlattice thermophotovoltaic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe-projet TREE, Nov 2022, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891346v1</w:t>
+                <w:t xml:space="preserve">hal-03941080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar cells operating at high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+                <w:t xml:space="preserve">InAs/InAsSb superlattice thermophotovoltaic cell: how to adapt an infrared photodetector for TPV conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Photovoltaïque-Thermoélectricité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, iCUBE, UNISTRA, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LTeN, Université de Nantes, Oct 2022, Nantes France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940665v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/InAsSb superlattice thermophotovoltaic cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bouschet</w:t>
+                <w:t xml:space="preserve">Modélisation de cellules solaires multijonctions III-Sb réalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe-projet TREE, Nov 2022, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941080v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/InAsSb superlattice thermophotovoltaic cell: how to adapt an infrared photodetector for TPV conversion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Christol</w:t>
+                <w:t xml:space="preserve">Solar cells operating at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LTeN, Université de Nantes, Oct 2022, Nantes France, France</w:t>
+              <w:t xml:space="preserve">Workshop « Photovoltaïque-Thermoélectricité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iCUBE, UNISTRA, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423960v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvesting mid-wave infrared radiation with type-II InAs/InAsSb superlattices: from photodetectors to thermophotovoltaics cells</w:t>
               </w:r>
@@ -1352,64 +1352,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the factors affecting the performances of a conventional GaAs solar cell operating at up to 200 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Levillayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1730,359 +1730,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of AlGaAsSb alloys for GaSb-based multi-junction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor energy micro-sources for energetically antonomous nomadic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vauthelin</w:t>
+                <w:t xml:space="preserve">Antoine Gardemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tournet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piquemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of Revolutions in Renewable Energy in 21th Century (FOREN-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382507v1</w:t>
+                <w:t xml:space="preserve">hal-02382479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de sous-cellules pin InGaAsN à 1 eV pour intégration en MJSC et applications spatiales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+                <w:t xml:space="preserve">Sources d'énergies indoor pour objets communicants énergétiquement autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+                <w:t xml:space="preserve">Gardemer Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piquemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382557v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and numerical analysis of III-Sb tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
@@ -2097,492 +2097,492 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and pseudo-3D modeling of GaSb solar cells for high-concentration photovoltaics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Tournet</w:t>
+                <w:t xml:space="preserve">Développement de sous-cellules pin InGaAsN à 1 eV pour intégration en MJSC et applications spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382578v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor energy micro-sources for energetically antonomous nomadic devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of AlGaAsSb alloys for GaSb-based multi-junction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardemer</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cuminal</w:t>
+                <w:t xml:space="preserve">A. Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Piquemil</w:t>
+                <w:t xml:space="preserve">Julie Tournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Forum of Revolutions in Renewable Energy in 21th Century (FOREN-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382479v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources d'énergies indoor pour objets communicants énergétiquement autonomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Politi</w:t>
+                <w:t xml:space="preserve">Characterization and pseudo-3D modeling of GaSb solar cells for high-concentration photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gardemer Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Cuminal</w:t>
+                <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Piquemil</w:t>
+                <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382524v1</w:t>
+                <w:t xml:space="preserve">hal-02382578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of GaSb solar cell with an AlGaAsSb window layer for applications as a bottom subcell of 4-junction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -2624,77 +2624,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of antimonide-based semiconductors for high-efficiency multi-junction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna El Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2730,217 +2730,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la résistance série sous forte concentration solaire dans le cas de cellules antimoniures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Contacts ohmiques pour cellules solaires à base de matériaux antimoniures dans le cadre d'applications aux fortes concentrations solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758778v1</w:t>
+                <w:t xml:space="preserve">hal-01758770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of Antimonide Compounds Based Multijunction Cells for High Concentrating Photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Sede Boqer Symposium on Solar Electricity Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sede Boqer, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2959,390 +2959,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts ohmiques pour cellules solaires à base de matériaux antimoniures dans le cadre d'applications aux fortes concentrations solaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Impact de la résistance série sous forte concentration solaire dans le cas de cellules antimoniures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758770v1</w:t>
+                <w:t xml:space="preserve">hal-01758778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime degradation on n-type wafers with boron-diffused and SiO2/SiN-passivated surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'une nouvelle technique de caractérisation de la durée de vie des porteurs minoritaires dans le silicium par photoluminescence résolue en temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Renevier</w:t>
+                <w:t xml:space="preserve">M. Daanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Forster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Le Coz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Crystalline Silicon Photovoltaics (SiliconPV 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060950v1</w:t>
+                <w:t xml:space="preserve">hal-01758793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une nouvelle technique de caractérisation de la durée de vie des porteurs minoritaires dans le silicium par photoluminescence résolue en temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime degradation on n-type wafers with boron-diffused and SiO2/SiN-passivated surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Crystalline Silicon Photovoltaics (SiliconPV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, s-Hertogenbosch, Netherlands. pp.280-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.08.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758793v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature synthesis of absorbers based on Ge nano crystals for solar cells</w:t>
               </w:r>
@@ -3869,51 +3869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design strategies for very low bandgap InAs/InAsSb thermophotovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4231,90 +4231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication, characterization and modeling of III-Sb based multijunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Cuminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Houches School of Physics - Physics of solar cells: from basic principles to material science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4464,90 +4464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the performances of a conventional GaAs solar cell operating at up to 200 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4585,103 +4585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation d’une cellule tandem AlGaAsSb/GaSb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
@@ -4710,51 +4710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics of GaAs solar cells operating under thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5000,51 +5000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCAD simulations of a barrier structure designed to improve the performance of very-low bandgap InAs/InAsSb thermophotovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,77 +5134,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material parameter models and simulations of III-Sb solar cells based on AlGaAsSb, AlInAsSb and GaInAsSb quaternary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5255,103 +5255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Simulation of AlGaAsSb/GaSb Tandem Solar Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duzellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5517,814 +5517,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical PV energy harvesting under real indoor lighting conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of AlInAsSb/GaSb tandem cells – A first step towards GaSb-based multi-junction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gademer</w:t>
+                <w:t xml:space="preserve">J. Kret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Pegart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Piquemil</w:t>
+                <w:t xml:space="preserve">F. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chemisana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.05.084⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, pp.110795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252472v1</w:t>
+                <w:t xml:space="preserve">hal-02951928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic/thermal systems based on concentrating and non-concentrating technologies: Working fluids at low, medium and high temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Parola</w:t>
+                <w:t xml:space="preserve">Degradation study of InGaAsN PIN solar cell under 1 MeV electrons irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duzellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chemisana</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Inguimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137, pp.110625. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (8), pp.1694 - 1700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2021.3068044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064762v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As-Grown InGaAsN Subcells for Multijunction Solar Cells by Molecular Beam Epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nuns</w:t>
+                <w:t xml:space="preserve">Modeling and Characterization of an MBE-Grown Concentrator P-N GaSb Solar Cells Using a Pseudo-3D Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.1271-1277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3093048⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3075290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330314v1</w:t>
+                <w:t xml:space="preserve">hal-03252488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation study of InGaAsN PIN solar cell under 1 MeV electrons irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duzellier</w:t>
+                <w:t xml:space="preserve">Practical PV energy harvesting under real indoor lighting conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gademer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Massiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Inguimbert</w:t>
+                <w:t xml:space="preserve">Diane Pegart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piquemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (8), pp.1694 - 1700. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.3-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2021.3068044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012605v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Characterization of an MBE-Grown Concentrator P-N GaSb Solar Cells Using a Pseudo-3D Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaic/thermal systems based on concentrating and non-concentrating technologies: Working fluids at low, medium and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chr. Lamnatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chemisana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3075290⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, pp.110625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252488v1</w:t>
+                <w:t xml:space="preserve">hal-03064762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of AlInAsSb/GaSb tandem cells – A first step towards GaSb-based multi-junction solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Parola</w:t>
+                <w:t xml:space="preserve">As-Grown InGaAsN Subcells for Multijunction Solar Cells by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Chemisana</w:t>
+                <w:t xml:space="preserve">Ines Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duzellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 219, pp.110795. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.1271-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3093048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951928v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Cells Operating under Thermal Stress</w:t>
               </w:r>
@@ -6440,77 +6440,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved efficiency of GaSb solar cells using an Al0.50Ga0.50As0.04Sb0.96 window layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna El Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6561,77 +6561,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb-based solar cells for multi-junction integration on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Montesdeoca Cardenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6708,51 +6708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of electrical transport in undoped hydrogenated microcrystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6868,51 +6868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Barbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6957,459 +6957,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Photoluminescence for the Measurement of the Effective Carrier Lifetime in Si Photonic Structures</w:t>
+                <w:t xml:space="preserve">Injection-dependent Minority Carrier Lifetime in Epitaxial Silicon Layers by Time-resolved Photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+                <w:t xml:space="preserve">Guillaume Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84, pp.25-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 77, pp.139 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018329v1</w:t>
+                <w:t xml:space="preserve">hal-01758296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection-dependent Minority Carrier Lifetime in Epitaxial Silicon Layers by Time-resolved Photoluminescence</w:t>
+                <w:t xml:space="preserve">Time-resolved photoluminescence for self-calibrated injection-dependent minority carrier lifetime measurements in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">M Daanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chareyre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blanc-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.035102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/3/035102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758296v1</w:t>
+                <w:t xml:space="preserve">hal-01234409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence for self-calibrated injection-dependent minority carrier lifetime measurements in silicon</w:t>
+                <w:t xml:space="preserve">Time-resolved Photoluminescence for the Measurement of the Effective Carrier Lifetime in Si Photonic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lemiti</w:t>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Blanc-Pélissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Barbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234409v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Photoluminescence Decay by Time-correlated Single Photon Counting for the Determination of the Minority-carrier Lifetime in Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Daanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7480,462 +7480,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the embedding matrix on optical properties of Ge nanocrystals-based nanocomposite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon nanocrystals: Novel synthesis routes for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Quesnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Muffato</w:t>
+                <w:t xml:space="preserve">Simon Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bartringer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Muffato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (4), pp.649 - 657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201200533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799832v1</w:t>
+                <w:t xml:space="preserve">hal-01758292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties of p-i-n heterojunctions based on germanium nanocrystals</w:t>
+                <w:t xml:space="preserve">Influence of the embedding matrix on optical properties of Ge nanocrystals-based nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Muffato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bartringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 114, pp.033510_1-6</w:t>
+              <w:t xml:space="preserve">, 2013, 113, pp.053512_1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861673v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanocrystals: Novel synthesis routes for photovoltaic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviane Muffato</w:t>
+                <w:t xml:space="preserve">Optoelectronic properties of p-i-n heterojunctions based on germanium nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Muffato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Leifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.033510_1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01758292v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Ge nanocrystals synthesized by a PVD nanocluster source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Muffato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8172,51 +8172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslava Lunova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogol Zojaji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouschet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gavotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levillayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nuns" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vauthelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tournet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauthelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Politi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piquemil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardemer Antoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna El Husseini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giudicelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renevier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forster" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Muffato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Muffato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesnel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Revol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simond Hurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.574285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3164690" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03637223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac637d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pegart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.084" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Lamnatou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chemisana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110625" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3093048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Massiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3075290" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110795" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088197v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysovalantou Lamnatou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2020.100267" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montesdeoca Cardenes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soresi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amrani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.09.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.230" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chareyre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daanoune" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/3/035102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.091" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799832v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Quesnel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leifer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200533" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX6SC5G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szambolics" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslava Lunova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogol Zojaji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouschet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gavotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levillayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nuns" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Politi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardemer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piquemil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardemer Antoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vauthelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tournet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauthelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna El Husseini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giudicelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renevier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Muffato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Muffato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesnel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Revol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simond Hurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.574285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3164690" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03637223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac637d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chemisana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110795" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Massiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3075290" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pegart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Lamnatou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110625" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massiot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3093048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088197v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysovalantou Lamnatou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2020.100267" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montesdeoca Cardenes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soresi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amrani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.09.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.230" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chareyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daanoune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/3/035102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.091" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200533" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX6SC5G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Quesnel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leifer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szambolics" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>