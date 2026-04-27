--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -1730,846 +1730,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor energy micro-sources for energetically antonomous nomadic devices</w:t>
+                <w:t xml:space="preserve">Characterization and numerical analysis of III-Sb tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Politi</w:t>
+                <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardemer</w:t>
+                <w:t xml:space="preserve">J. Tournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cuminal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Piquemil</w:t>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382479v1</w:t>
+                <w:t xml:space="preserve">hal-02382568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources d'énergies indoor pour objets communicants énergétiquement autonomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Parola</w:t>
+                <w:t xml:space="preserve">Développement de sous-cellules pin InGaAsN à 1 eV pour intégration en MJSC et applications spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gardemer Antoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Piquemil</w:t>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382524v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and numerical analysis of III-Sb tandem solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of AlGaAsSb alloys for GaSb-based multi-junction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Parola</w:t>
+                <w:t xml:space="preserve">A. Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tournet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
+                <w:t xml:space="preserve">Julie Tournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Forum of Revolutions in Renewable Energy in 21th Century (FOREN-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382568v1</w:t>
+                <w:t xml:space="preserve">hal-02382507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de sous-cellules pin InGaAsN à 1 eV pour intégration en MJSC et applications spatiales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+                <w:t xml:space="preserve">Characterization and pseudo-3D modeling of GaSb solar cells for high-concentration photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382557v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of AlGaAsSb alloys for GaSb-based multi-junction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources d'énergies indoor pour objets communicants énergétiquement autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kret</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gardemer Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vauthelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+                <w:t xml:space="preserve">Marie Piquemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of Revolutions in Renewable Energy in 21th Century (FOREN-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382507v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and pseudo-3D modeling of GaSb solar cells for high-concentration photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kret</w:t>
+                <w:t xml:space="preserve">Indoor energy micro-sources for energetically antonomous nomadic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Tournet</w:t>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piquemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382578v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of GaSb solar cell with an AlGaAsSb window layer for applications as a bottom subcell of 4-junction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2624,77 +2624,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of antimonide-based semiconductors for high-efficiency multi-junction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna El Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2730,619 +2730,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts ohmiques pour cellules solaires à base de matériaux antimoniures dans le cadre d'applications aux fortes concentrations solaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Interest of Antimonide Compounds Based Multijunction Cells for High Concentrating Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">20th Sede Boqer Symposium on Solar Electricity Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sede Boqer, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758770v1</w:t>
+                <w:t xml:space="preserve">hal-01758669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Antimonide Compounds Based Multijunction Cells for High Concentrating Photovoltaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la résistance série sous forte concentration solaire dans le cas de cellules antimoniures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vauthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Sede Boqer Symposium on Solar Electricity Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sede Boqer, Israel</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758669v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la résistance série sous forte concentration solaire dans le cas de cellules antimoniures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Contacts ohmiques pour cellules solaires à base de matériaux antimoniures dans le cadre d'applications aux fortes concentrations solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758778v1</w:t>
+                <w:t xml:space="preserve">hal-01758770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une nouvelle technique de caractérisation de la durée de vie des porteurs minoritaires dans le silicium par photoluminescence résolue en temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime degradation on n-type wafers with boron-diffused and SiO2/SiN-passivated surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Crystalline Silicon Photovoltaics (SiliconPV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, s-Hertogenbosch, Netherlands. pp.280-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.08.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758793v1</w:t>
+                <w:t xml:space="preserve">hal-01060950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime degradation on n-type wafers with boron-diffused and SiO2/SiN-passivated surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Renevier</w:t>
+                <w:t xml:space="preserve">Etude d'une nouvelle technique de caractérisation de la durée de vie des porteurs minoritaires dans le silicium par photoluminescence résolue en temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+                <w:t xml:space="preserve">M. Daanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Forster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Le Coz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Crystalline Silicon Photovoltaics (SiliconPV 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060950v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature synthesis of absorbers based on Ge nano crystals for solar cells</w:t>
               </w:r>
@@ -4598,51 +4598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation d’une cellule tandem AlGaAsSb/GaSb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5147,64 +5147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Simulation of AlGaAsSb/GaSb Tandem Solar Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5517,814 +5517,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of AlInAsSb/GaSb tandem cells – A first step towards GaSb-based multi-junction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation study of InGaAsN PIN solar cell under 1 MeV electrons irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duzellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Chemisana</w:t>
+                <w:t xml:space="preserve">I. Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110795⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (8), pp.1694 - 1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2021.3068044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951928v1</w:t>
+                <w:t xml:space="preserve">hal-03012605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation study of InGaAsN PIN solar cell under 1 MeV electrons irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Inguimbert</w:t>
+                <w:t xml:space="preserve">Modeling and Characterization of an MBE-Grown Concentrator P-N GaSb Solar Cells Using a Pseudo-3D Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2021.3068044⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3075290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012605v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Characterization of an MBE-Grown Concentrator P-N GaSb Solar Cells Using a Pseudo-3D Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaic/thermal systems based on concentrating and non-concentrating technologies: Working fluids at low, medium and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chr. Lamnatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chemisana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3075290⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, pp.110625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252488v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical PV energy harvesting under real indoor lighting conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gademer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gademer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diane Pegart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Piquemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224, pp.3-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2021.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic/thermal systems based on concentrating and non-concentrating technologies: Working fluids at low, medium and high temperatures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">As-Grown InGaAsN Subcells for Multijunction Solar Cells by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duzellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110625⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.1271-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3093048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064762v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As-Grown InGaAsN Subcells for Multijunction Solar Cells by Molecular Beam Epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+                <w:t xml:space="preserve">Investigation of AlInAsSb/GaSb tandem cells – A first step towards GaSb-based multi-junction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Massiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nuns</w:t>
+                <w:t xml:space="preserve">F. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chemisana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.1271-1277. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, pp.110795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3093048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330314v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Cells Operating under Thermal Stress</w:t>
               </w:r>
@@ -6440,77 +6440,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved efficiency of GaSb solar cells using an Al0.50Ga0.50As0.04Sb0.96 window layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna El Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6561,77 +6561,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb-based solar cells for multi-junction integration on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Montesdeoca Cardenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6708,51 +6708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of electrical transport in undoped hydrogenated microcrystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6868,51 +6868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Barbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6989,77 +6989,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Daanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.139 - 148. </w:t>
@@ -7123,51 +7123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Daanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7480,462 +7480,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanocrystals: Novel synthesis routes for photovoltaic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the embedding matrix on optical properties of Ge nanocrystals-based nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Perraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+                <w:t xml:space="preserve">É. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Muffato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Barbé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Bartringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.053512_1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758292v1</w:t>
+                <w:t xml:space="preserve">hal-00799832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the embedding matrix on optical properties of Ge nanocrystals-based nanocomposite</w:t>
+                <w:t xml:space="preserve">Optoelectronic properties of p-i-n heterojunctions based on germanium nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Muffato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Leifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 113, pp.053512_1-8</w:t>
+              <w:t xml:space="preserve">, 2013, 114, pp.033510_1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799832v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties of p-i-n heterojunctions based on germanium nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Leifer</w:t>
+                <w:t xml:space="preserve">Silicon nanocrystals: Novel synthesis routes for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Muffato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (4), pp.649 - 657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201200533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861673v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Ge nanocrystals synthesized by a PVD nanocluster source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Muffato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8172,51 +8172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslava Lunova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogol Zojaji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouschet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gavotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levillayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nuns" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Politi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardemer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piquemil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardemer Antoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vauthelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tournet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauthelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna El Husseini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giudicelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renevier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Muffato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Muffato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesnel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Revol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simond Hurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.574285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3164690" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03637223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac637d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chemisana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110795" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Massiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3075290" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pegart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Lamnatou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110625" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massiot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3093048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088197v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysovalantou Lamnatou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2020.100267" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montesdeoca Cardenes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soresi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amrani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.09.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.230" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chareyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daanoune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/3/035102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.091" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200533" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX6SC5G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Quesnel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leifer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szambolics" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslava Lunova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogol Zojaji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouschet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gavotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levillayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nuns" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vauthelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauthelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Politi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardemer Antoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piquemil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardemer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna El Husseini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giudicelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renevier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forster" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Muffato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Muffato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesnel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Revol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simond Hurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.574285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3164690" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03637223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac637d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Massiot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068044" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252488v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3075290" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064762v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Lamnatou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chemisana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110625" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pegart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.084" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3093048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110795" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088197v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysovalantou Lamnatou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2020.100267" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montesdeoca Cardenes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soresi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amrani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.09.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.230" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chareyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daanoune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/3/035102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.091" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799832v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Quesnel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leifer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200533" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX6SC5G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szambolics" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>