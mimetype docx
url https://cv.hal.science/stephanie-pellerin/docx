--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -643,256 +643,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t>
+                <w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426802v1</w:t>
+                <w:t xml:space="preserve">hal-04426711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t>
+                <w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnavion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426711v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between base pressure and velocity in the wake of a bluff body</w:t>
               </w:r>
@@ -1114,148 +1114,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t>
+                <w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnavion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406605v1</w:t>
+                <w:t xml:space="preserve">hal-04426726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t>
               </w:r>
@@ -1343,135 +1330,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t>
+                <w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnavion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t>
+              <w:t xml:space="preserve">Fourth international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426726v1</w:t>
+                <w:t xml:space="preserve">hal-04406605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t>
               </w:r>
@@ -2088,51 +2088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daussin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daussin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>