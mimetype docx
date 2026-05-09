--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -1114,243 +1114,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t>
+              <w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426726v1</w:t>
+                <w:t xml:space="preserve">hal-04406590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Podvin</w:t>
+                <w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Fraigneau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406590v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t>
               </w:r>
@@ -2088,51 +2088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daussin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daussin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>