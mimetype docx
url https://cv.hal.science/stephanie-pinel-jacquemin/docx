--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -3480,235 +3480,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement Père-Cadet et Qualité des Relations Fraternelles Cadet-Aîné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pinel-Jacquemin</w:t>
+                <w:t xml:space="preserve">Fratrie et violence intrafamiliale : la fratrie obstacle ou ressource pour l’enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Troupel-Cremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Troupel-Cremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 54, pp.307-322. </w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (9), pp.943-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2009.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0929-693X(09)74212-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498663v1</w:t>
+                <w:t xml:space="preserve">hal-01498785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fratrie et violence intrafamiliale : la fratrie obstacle ou ressource pour l’enfant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attachement Père-Cadet et Qualité des Relations Fraternelles Cadet-Aîné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinel-Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Troupel-Cremel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (9), pp.943-945. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54, pp.307-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0929-693X(09)74212-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498785v1</w:t>
+                <w:t xml:space="preserve">hal-01498663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système familial et attachement : revue de la question</w:t>
               </w:r>
@@ -5546,198 +5546,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie au quotidien des personnes en Etat Végétatif Chronique ou Etat Pauci-Relationnel dans les unités dédiées : Regards croisés des familles et des professionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être des élèves à l’école et promotion de leur santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UNAFTC; France Traumatisme Crânien; Laboratoire Psy-Nca de l’Université de Rouen. 2016, 56 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale et de la jeunesse; Conseil national d'évaluation du système scolaire (CNESCO). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498807v1</w:t>
+                <w:t xml:space="preserve">hal-01498815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des élèves à l’école et promotion de leur santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vie au quotidien des personnes en Etat Végétatif Chronique ou Etat Pauci-Relationnel dans les unités dédiées : Regards croisés des familles et des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale et de la jeunesse; Conseil national d'évaluation du système scolaire (CNESCO). 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UNAFTC; France Traumatisme Crânien; Laboratoire Psy-Nca de l’Université de Rouen. 2016, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498815v1</w:t>
+                <w:t xml:space="preserve">hal-01498807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5892,51 +5892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Florian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Panico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja G. M. Vrijkotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-060932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13158-021-00309-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03652592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Katkoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut-No&#235;l Willig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.781030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2021.1950221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sewanou A&#239;gba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tasseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.234.0181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.201.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.117.0074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9790" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berdot-Talmier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01740505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.554.0593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517001070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel-Cremel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.667" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cheron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Favart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2012.699965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.124.0301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754512002029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.514.0329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kettani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.084.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(09)74212-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2008.09.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakm Yvette Lath" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demogeot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dayan.2021.01.0169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Savard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Euillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehema Moridy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04584436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Florian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Panico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja G. M. Vrijkotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-060932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13158-021-00309-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03652592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Katkoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut-No&#235;l Willig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.781030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2021.1950221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sewanou A&#239;gba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tasseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.234.0181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.201.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.117.0074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9790" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berdot-Talmier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01740505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.554.0593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517001070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel-Cremel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.667" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cheron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Favart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2012.699965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.124.0301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754512002029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.514.0329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kettani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.084.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(09)74212-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2008.09.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakm Yvette Lath" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demogeot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dayan.2021.01.0169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Savard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Euillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehema Moridy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04584436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>