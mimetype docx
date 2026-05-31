--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -455,295 +455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+                <w:t xml:space="preserve">Lockdown in France: Impact on Families of Young Children With Special Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boulaghaf</w:t>
+                <w:t xml:space="preserve">Amalia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moscaritolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
+                <w:t xml:space="preserve">Maud Martinasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Basson</w:t>
+                <w:t xml:space="preserve">Valerie Katkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébaut-Noël Willig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.781030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647202v1</w:t>
+                <w:t xml:space="preserve">hal-03652592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lockdown in France: Impact on Families of Young Children With Special Needs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulaghaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moscaritolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiébaut-Noël Willig</w:t>
+                <w:t xml:space="preserve">J.-C. Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.93-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.781030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652592v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients in permanent vegetative or minimally conscious states: A literature review of the psychological and health impacts on healthcare personnel</w:t>
               </w:r>
@@ -2922,200 +2922,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence fraternelle existe : ne la banalisons pas !</w:t>
+                <w:t xml:space="preserve">Système familial et relations d’attachement entre parents et enfants perçues par les frères et sœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine Scelles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (02), pp.147 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0013754512002029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498740v1</w:t>
+                <w:t xml:space="preserve">hal-01498562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système familial et relations d’attachement entre parents et enfants perçues par les frères et sœurs</w:t>
+                <w:t xml:space="preserve">La violence fraternelle existe : ne la banalisons pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (3), pp.187 - 212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0013754512002029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498562v1</w:t>
+                <w:t xml:space="preserve">hal-01498740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le placement conjoint de fratries : regards croisés de professionnels sur leur pratique.</w:t>
               </w:r>
@@ -3480,235 +3480,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fratrie et violence intrafamiliale : la fratrie obstacle ou ressource pour l’enfant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attachement Père-Cadet et Qualité des Relations Fraternelles Cadet-Aîné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinel-Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Troupel-Cremel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (9), pp.943-945. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54, pp.307-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0929-693X(09)74212-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498785v1</w:t>
+                <w:t xml:space="preserve">hal-01498663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement Père-Cadet et Qualité des Relations Fraternelles Cadet-Aîné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pinel-Jacquemin</w:t>
+                <w:t xml:space="preserve">Fratrie et violence intrafamiliale : la fratrie obstacle ou ressource pour l’enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Troupel-Cremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Troupel-Cremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 54, pp.307-322. </w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (9), pp.943-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2009.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0929-693X(09)74212-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498663v1</w:t>
+                <w:t xml:space="preserve">hal-01498785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système familial et attachement : revue de la question</w:t>
               </w:r>
@@ -5546,198 +5546,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des élèves à l’école et promotion de leur santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vie au quotidien des personnes en Etat Végétatif Chronique ou Etat Pauci-Relationnel dans les unités dédiées : Regards croisés des familles et des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale et de la jeunesse; Conseil national d'évaluation du système scolaire (CNESCO). 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UNAFTC; France Traumatisme Crânien; Laboratoire Psy-Nca de l’Université de Rouen. 2016, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498815v1</w:t>
+                <w:t xml:space="preserve">hal-01498807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie au quotidien des personnes en Etat Végétatif Chronique ou Etat Pauci-Relationnel dans les unités dédiées : Regards croisés des familles et des professionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être des élèves à l’école et promotion de leur santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UNAFTC; France Traumatisme Crânien; Laboratoire Psy-Nca de l’Université de Rouen. 2016, 56 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale et de la jeunesse; Conseil national d'évaluation du système scolaire (CNESCO). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498807v1</w:t>
+                <w:t xml:space="preserve">hal-01498815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5892,51 +5892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Florian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Panico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja G. M. Vrijkotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-060932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13158-021-00309-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03652592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Katkoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut-No&#235;l Willig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.781030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2021.1950221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sewanou A&#239;gba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tasseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.234.0181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.201.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.117.0074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9790" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berdot-Talmier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01740505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.554.0593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517001070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel-Cremel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.667" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cheron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Favart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2012.699965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.124.0301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754512002029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.514.0329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kettani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.084.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(09)74212-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2008.09.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakm Yvette Lath" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demogeot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dayan.2021.01.0169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Savard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Euillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehema Moridy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04584436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Florian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Panico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja G. M. Vrijkotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-060932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13158-021-00309-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03652592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Katkoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut-No&#235;l Willig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.781030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2021.1950221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sewanou A&#239;gba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tasseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.234.0181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.201.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.117.0074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9790" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berdot-Talmier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01740505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.554.0593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517001070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel-Cremel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.667" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cheron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Favart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2012.699965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.124.0301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754512002029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.514.0329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kettani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.084.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(09)74212-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2008.09.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakm Yvette Lath" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demogeot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dayan.2021.01.0169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Savard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Euillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehema Moridy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04584436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>