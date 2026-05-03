--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -147,964 +147,815 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
-[...147 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des postures corporelles dynamiques induites émotionnellement : captation et analyse des patterns d’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition du colloque de l’ED CLI Jeunes Chercheurs : « Communication : « langage, corps et émotions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Saint-Denis (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Monte Carlo Denoiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rouphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Graphics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Denver (Colorado, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Human Shape and Pose from a Single Depth Image with Deep Dense Correspondence Enabled Model Fitting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fast and fine disparity reconstruction for wide-baseline camera arrays with deep neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gerhards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Loscos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2022 - 43nd Annual Conference of the European Association for Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/egp.20221008⟩</w:t>
+              <w:t xml:space="preserve">Eurographics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egp.20221007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664189v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Denoising for Spectral Monte Carlo Rendering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t>
+                <w:t xml:space="preserve">3D Human Shape and Pose from a Single Depth Image with Deep Dense Correspondence Enabled Model Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/egp.20221011⟩</w:t>
+              <w:t xml:space="preserve">Eurographics 2022 - 43nd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Reims, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egp.20221008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042962v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and fine disparity reconstruction for wide-baseline camera arrays with deep neural networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neural Denoising for Spectral Monte Carlo Rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rouphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Reims, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/egp.20221007⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Reims, France. , Eurographics 2022 - Posters, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egp.20221011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664186v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view 3D reconstruction: a scene-based, visual hull guided, multi-stereovision framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Muhannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rémion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Niquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2th European Conference on Visual Media Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, London, United Kingdom. pp.18, Proceedings of the 12th European Conference on Visual Media Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1114,1145 +965,1294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GPU scalable Out-of-Core volume rendering for 3D temporal multivariate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNEE VISU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS GDR IG-RV; CNRS GDR IHM; Université de Reims Champagne-Ardenne, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de rendu spectral pour du prototypage virtuel d’apparences iso-photographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rouphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Monte Carlo Image Denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rouphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Calcul et données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling dense point cloud correspondence and template model fitting for 3D human pose and shape reconstruction from a single depth image</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A wide-baseline multiview system for indoor scene capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Niquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Media, Smart Systems and Emerging Technologies (IMET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Limassol, Cyprus. pp.1-8, </w:t>
+              <w:t xml:space="preserve">CVMP '22: European Conference on Visual Media Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMET54801.2022.9929833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3565516.3565518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830670v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide-baseline multiview system for indoor scene capture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coupling dense point cloud correspondence and template model fitting for 3D human pose and shape reconstruction from a single depth image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVMP '22: European Conference on Visual Media Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3565516.3565518⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Interactive Media, Smart Systems and Emerging Technologies (IMET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Limassol, Cyprus. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMET54801.2022.9929833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878898v1</w:t>
+                <w:t xml:space="preserve">hal-03830670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débruitage d’images de rendues par méthodes de Monte Carlo spectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rouphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative molecular graphics tool for knowledge dissemination with augmented reality and 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Peltier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MolVA EuroVis2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Zurick (on line), Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/molva.20211071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actor 3D reconstruction by a scene-based, visual hull guided, multi-stereovision framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhannad Ismael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissel Ramirez Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision (WSGC) short papers proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vaclav Skala, 2018, Plzen, Czech Republic. pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiresolution model of implicit skeleton shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">procs. International Conference on Computer Vision and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.602-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Scalable Out-of-Core Volume Rendering for High-Performance Visualization of 3D Temporal Multivariate Gas and Fluid Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroVis 2025 - Posters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/evp.20251135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2270,77 +2270,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Data Generation for Training Deep-Learning 3D Reconstruction Approaches for Camera Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (1), pp.7, 2023, Geometry Reconstruction from Images (2nd Edition)), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2406,103 +2406,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of hybrid deep learning and optimization method for 3D human pose and shape reconstruction in simulated depth images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 115, pp.158-166. </w:t>
@@ -2553,77 +2553,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual discrete rainfall simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp.51 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2682,64 +2682,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Model of Cracks Development Based on a 3D Discrete Shrinkage Volume Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2811,64 +2811,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoDA project: A simulation of soil surface degradation by rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3017,51 +3017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="761F78A5"/>
+    <w:nsid w:val="63F5B743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3248,51 +3248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-prevost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3073-4534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067696759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20251135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rogez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Khelifi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noizet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rouphael" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04042962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pr&#233;vost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Muhannad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Niquin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Niquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565516.3565518" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Peltier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Deleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dauchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/molva.20211071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Ismael" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissel Ramirez Orozco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10010007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93WNF4J8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2007.01042.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NS6X06P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.03.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFPMK25R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-prevost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3073-4534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067696759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rogez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Khelifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noizet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rouphael" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pr&#233;vost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04042962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Muhannad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Niquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thebault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Niquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565516.3565518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Peltier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Deleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dauchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/molva.20211071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Ismael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissel Ramirez Orozco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20251135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10010007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93WNF4J8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2007.01042.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NS6X06P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.03.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFPMK25R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>