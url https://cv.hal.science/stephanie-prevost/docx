--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -3017,51 +3017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63F5B743"/>
+    <w:nsid w:val="D45AB055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>