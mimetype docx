--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Raux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gaidon-Bunuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Maleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supplément Aquitania. , 46, 2025, 9782910763091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association de la Revue archéologique de Narbonnaise, 448 p., 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes et sanctuaires à Angers dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombline Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musées d'Angers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole romaine de Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvereano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses. Actes des Rencontres internationales Instrumentum. Le Mans (FR, Sarthe), 3-5 Juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mergoil, 64, 558 p., 2019, Monographies instrumentum, 978-2-35518-093-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaire et atelier de potier, IIe s. av. J.-C. – IVe s. (Hérault, Magalas, Les Terrasses de Montfo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 1 vol. (452 p.), 2019, Documents d’archéologie préventive 6, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/b8ey-kq37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Age. Actes de la table-ronde euro­péenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dieux & des hommes. Cultes et sanctuaires en Sarthe et en Mayenne dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP, 316 p., 2015, 9782911057502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement côtier de Pech Maho (Sigean, Aude) aux VIe-Ve s. av. J.- C. (fouilles 1959-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour le Developpement de l'Archéologie en Languedoc-Roussillon, pp.467, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer de la vaisselle à l’époque romaine, Archéologie d’un centre de production céramique en Gaule, La Boissière-Ecole (Yvelines - France), Ier et IIIe siècles après J. C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufaÿ Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la ville et le long de la voie Domitienne : le quartier des Carmes de Nîmes du IIe s. av. J.-C. au IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 2024, pp.153-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des peaux et du cuir durant le Haut-Empire à Bordeaux/&amp;lt;em&amp;gt;Burdigala&amp;lt;/em&amp;gt; (Gironde), d’après les vestiges mis au jour sur le site de la rue Jean-Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.33-71. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12g7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un protocole d’enregistrement des vases en verre antiques : le projet Dicover dans Syslat-Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évacuation des eaux usées et pluviales dans les quartiers d’habitation et d’artisanat du Castellas (Murviel-lès-Montpellier, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54-55 (2021-2022) (1), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2021.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrages d’un petit édifice thermal antique à Vire (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fibule en bronze à tête de Méduse en verre découverte à Allonnes (FR, Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Péan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2018 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Corse, 2021, pp.50001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fibules estampillées de Gaule de l’Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : Lamajone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2018-2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à l’étude des mobiliers instrumentum des sites cultuels en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria – Mare Stagno : fouilles programmées 2017 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corse, 2017, http://journals.openedition.org/adlfi/22628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la charnière du Bas-Empire et du haut Moyen-Âge : vaisselle en verre du Ve siècle ap. J.-C. à Port-la-Nouvelle (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et évolutions d’une portion de la pars rustica de la villa de « La Bourlerie » à Vallon-sur-Gée (Sarthe) du Ier au VIIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.109-154. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aremo.2017.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre nouvelles occurrences de supports de pinceaux en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaix Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrières des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes des 29e Rencontres AFAV, Paris, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aire d'ensilage du deuxième âge du fer en Roussillon : les Vignes de l'Espérance (Banyuls-dels-Aspres, Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jandot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.19-58. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa romaine, le site du Grand-Coudray à Bonchamp-lès-Laval (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Coffineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.199 - 250. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étang sacré à &amp;lt;i&amp;gt;Vindinum&amp;lt;/i&amp;gt;/Le Mans (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.125-162. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.155-239. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2014.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe monumental suburbain et l’ensemble funéraire de Saint-Martin-au-Val (Chartres, Eure-et-Loir) : état de la recherche (2006-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Drost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.91-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace à vocation culinaire sur le site de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de la Lesse à Sauvian (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger sur le forum du Castellas (Murviel-lès-Montpellier, Hérault) : un dépotoir atypique daté de la première moitié du IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bardot-Cambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.293-360. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de deux nouvelles tombes du Haut-Empire dans le quartier Hoche-Sernam à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.221-246. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques objets fonctionnels sur le site de débarcadère antique de Port-la-Nautique à Narbonne (F, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle catégorie d'objets en bois de cerf de l'Antiquité tardive en Languedoc : les cuillères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d’un ensemble clos de la fin du IVe siècle ap. J.-C. sur le site de l’Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d'un ensemble clos de la fin du IVe s. apr. J.-C. sur le site de l'Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, p. 141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bracelets celtiques en verre du site de Lacoste (Mouliets-et-Villemartin). Approche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles sur la voie nouvelle Borgo-Vescovato, une fenêtre sur l'occupation rurale du territoire de la cité de Mariana (Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foyers domestiques dans l'habitat lattois du IIe Age du fer (IVe-Ier s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9, pp.401-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève synthèse des productions franciliennes du Ier au IIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord-Ouest Archéologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.229-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite de Narbonnaise centrale : un répertoire iconographique d’origine plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de moule de « Vénus à gaine » au Mans : un nouveau site de production de figurines en terre cuite dans le Nord-Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances révélées par la chimie dans les tombes de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2024, Rencontre autour de l'invisible dans la tombe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Anthropologie et d'Archéologie Funéraire, May 2024, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2022. Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaaf, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03685270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobiliers d’instrumentum en usage dans les lieux de culte de Narbonnaise occidentale : méthodologie d’étude et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agusta-Boularot et al., May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de la colline de l’Yeuse à Murviel-lès-Montpellier (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. – IIe s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5140 "Archéologie des sociétés méditerranéennes"; Labex Archimède; Université Paul Valery - Montpellier III; CNRS; Inrap, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Terrasses de Montfo » à Magalas (Hérault, FR) : lieux de culte et mobiliers &amp;lt;i&amp;gt;instrumentum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits vases « votifs » en céramique calcaire : production et utilisation cultuelle sur quelques sites de Narbonnaise centrale (FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.375-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rites de &amp;lt;i&amp;gt;iactatio stipis&amp;lt;/i&amp;gt; et de consommation des liquides mis en évidence par les mobiliers sur le sanctuaire antique de Trémonteix à Clermont-Ferrand (Puy-de-Dôme, FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.163-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le travail du cuir à l’époque gallo-romaine : le site Jean Fleuret à Burdigala (Nouvelle-Aquitaine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Couchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology and Economy in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des modalités de dépôts de vases en terre cuite et en verre dans les inhumations de la cité de Nîmes (Ier-début Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Congrès d'Autun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Etude de la Céramique Antique en Gaule, May 2016, Autun, France. pp.71-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrière des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29è RENCONTRES DE L'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. p 66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités artisanales sur le site du Castellas à Murviel-lès-Montpellier (Hérault, France) : premières données sur l'implantation des ateliers de potiers dans l'agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au quotidien : regards croisés sur l'habitat et l'artisanat (Afrique du Nord, Gaule et Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. p. 93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de verrier de la toute fin du IIe siècle ap. J.-C. sur le site du &amp;quot; Parking Jean Jaurès &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'A.F.A.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fréjus, France. p. 71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre du dépotoir antique de la &amp;quot; rue Condé &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'Association Française pour l'Archéologie du Verre (A.F.A.V.) - Histoire et Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fréjus, France. p. 5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut Empire dans la moyenne vallée de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l'habitat rural gallo-romain : terminologies et typologies à l'épreuve des réalités archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. p. 61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un dépotoir des années 140-170 apr. J.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvéréano Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la SFECAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vallauris-Marseille, France. p. 403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poubelles de Titus Iulius Paternus à L’Auribelle-Basse (Pézenas, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvéréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la SFECAG: "Les céramiques communes de Marseille à Gênes du IIe s. av. J.-C au IIIe s. apr. J.-C."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECAG, May 2004, Vallauris Golfe-Juan, France. pp.403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actes du colloque de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lattes, France. pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite en Narbonnaise centrale durant le haut Empire : actualisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Pyrhover : Production, circulation et usages du verre dans le Languedoc Méditerranéen, de la Protohistoire à la fin du Moyen Âge : Nouveaux apports de l'archéologie et de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Rencontres de l’Association française pour l’Archéologie du verre, Rencontres de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des recettes de l’industrie verrière en France au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Brunet; Anne-Gaëlle de Kepper; Erwan Nivez; Sophie Oudry; Yannick Prouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de la crémation. Actes de la 13e Rencontre du Gaaf, 30 mai-1 juin 2022, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAAF, pp.227-238, 2025, Publication du Gaaf ; 13, 9782954152684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe-bûcher 3060 de Peyre Plantade à Clermont-l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.205-237, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire des Cresses Basses à Montblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.313-420, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire du Renaussas à Valros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.239-311, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets du quotidien en métal, en os et en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanette Laubenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les potiers gallo-romains de Sallèles d’Aude (Aude, France). Production et vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-218, 2024, Institut des sciences et techniques de l'Antiquité, 978-2-38549-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-501, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, pp.165-178, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentum des productions de bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Brisville; Audrey Renaud; Núria Rovira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en Méditerranée occidentale aux époques antique et médiévale. Archéologie, bioarchéologie et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence; Centre Camille Jullian, pp.59-98, 2021, Bibliothèque d’archéologie méditerranéenne et africaine ; 29, 979-10-320-0338-1. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.66042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases en verre des IIe et IIIe s. ap. J.-C. en Gaule du Sud et du Sud-Est : quelques repères chrono-typologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-374, 2021, Archéologie et histoire romaine, 978-2-35518-062-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibules de l’agglomération de Lacoste à Mouliets-et-Villemartin (Gironde) : productions locales et importations au deuxième âge du Fer en limite aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.785-808, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports de pinceaux doubles en bronze dans l'Antiquité : instruments de peinture ou de dorure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux; Isabelle Bertrand; Michel Feugère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Âge. Actes de la table-ronde européenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, éditions monique mergoil, pp.679-716, 2015, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont Les Aulerques, Cénomans et Diablintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Allély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Raux, V. Brouquier-Reddé, M. Monteil, W. Van Andringa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des dieux et des hommes : cultes et sanctuaires en Sarthe et Mayenne dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, pp.16-31, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en verre du site de Lacoste à Mouliets-et-Villemartin (Gironde) : étude typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément Aquitania (30), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-171, 2013, 978-2-910763-34-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du « Chemin du Plessis » : une nouvelle découverte sur l’agglomération antique de Neung-sur-Beuvron (Loir-et-cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Féracf, pp.149-156, 2006, 29e supplément à la RACF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des textiles, des origines au VIe s. de n. ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2000, Actes du colloque de Lattes, 28 octobre 1999, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faciès de la céramique lattoise du IVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Py (M.) dir. - Recherches sur le quatrième siècle avant notre ère à Lattes. Lattes, ARALO, 1999 (Lattara ; 12), p. 287-438.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costume et parure (entretien avec Fr. Labaune et Stéphanie Raux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labaune-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au pied du mur. L'enceinte romaine du Mans, catalogue d'exposition du Carré Plantagenêts au Mans, sous la direction de J. Bouillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aybrines. 5000 ans de présence humaine en bordure des Aspres (Occitanie, Pyrénées-Orientales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granalese parcelle AT 4, Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse (2B), Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d’un établissement rural du IIe siècle au VIe siècle de notre ère (Provence-Alpes-Côte d’Azur, Vaucluse, Pertuis, Saint-Roch, rue Léon Arnoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, 1 vol. (443 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'un établissement rural du IIe siècle au VIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloe Bacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Hérault (34) Loupian Aqua Domitia - Maillon T3 - Tronçon de Poussan à Mèze. Mas de Courty Nord - Voie Domitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrap, Institut national de recherches archéologiques préventives. 2022, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03663979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Déviation de la RD 107 au droit de la Canonica : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2021, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lou Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Pruniccia : Un éclairage inédit sur l’espace périurbain septentrional de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2021, pp.837 (3 volumes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodève. Teisserenc. Musée Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport Final d'Opération. Fouille préventive, Inrap méditerranée; SRA occitanie. 2020, 330 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05178515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboratella e Pirelli C209 : une nécropole préromaine, une nécropole à incinération, un établissement agricole impérial romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Inisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP-Méditerranée, Corse. 2020, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saturnin-de-Lucian, Les Crouzets (Hérault) : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap méditerranée. 2019, 1 vol. (97 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04286830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2019, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa romaine de Piantarella : Bonifacio (2A). Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2018, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2018, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de la Lironde - Chemin 103. Montpellier (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mayoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murviel-lès-Montpellier. Agglomération antique du Castellas, rapport intermédiaire du programme triennal 2005-2007, Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Silverano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Borau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2005, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neung-sur-Beuvron (Loir-et-Cher), chemin rural du Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Neury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2002, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Raux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gaidon-Bunuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Maleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supplément Aquitania. , 46, 2025, 9782910763091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association de la Revue archéologique de Narbonnaise, 448 p., 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes et sanctuaires à Angers dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombline Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musées d'Angers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole romaine de Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvereano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses. Actes des Rencontres internationales Instrumentum. Le Mans (FR, Sarthe), 3-5 Juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mergoil, 64, 558 p., 2019, Monographies instrumentum, 978-2-35518-093-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaire et atelier de potier, IIe s. av. J.-C. – IVe s. (Hérault, Magalas, Les Terrasses de Montfo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 1 vol. (452 p.), 2019, Documents d’archéologie préventive 6, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/b8ey-kq37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dieux & des hommes. Cultes et sanctuaires en Sarthe et en Mayenne dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP, 316 p., 2015, 9782911057502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Age. Actes de la table-ronde euro­péenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement côtier de Pech Maho (Sigean, Aude) aux VIe-Ve s. av. J.- C. (fouilles 1959-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour le Developpement de l'Archéologie en Languedoc-Roussillon, pp.467, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer de la vaisselle à l’époque romaine, Archéologie d’un centre de production céramique en Gaule, La Boissière-Ecole (Yvelines - France), Ier et IIIe siècles après J. C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufaÿ Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la ville et le long de la voie Domitienne : le quartier des Carmes de Nîmes du IIe s. av. J.-C. au IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 2024, pp.153-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des peaux et du cuir durant le Haut-Empire à Bordeaux/&amp;lt;em&amp;gt;Burdigala&amp;lt;/em&amp;gt; (Gironde), d’après les vestiges mis au jour sur le site de la rue Jean-Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.33-71. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12g7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évacuation des eaux usées et pluviales dans les quartiers d’habitation et d’artisanat du Castellas (Murviel-lès-Montpellier, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54-55 (2021-2022) (1), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2021.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrages d’un petit édifice thermal antique à Vire (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un protocole d’enregistrement des vases en verre antiques : le projet Dicover dans Syslat-Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fibule en bronze à tête de Méduse en verre découverte à Allonnes (FR, Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Péan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2018 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Corse, 2021, pp.50001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fibules estampillées de Gaule de l’Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : Lamajone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2018-2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à l’étude des mobiliers instrumentum des sites cultuels en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria – Mare Stagno : fouilles programmées 2017 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corse, 2017, http://journals.openedition.org/adlfi/22628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la charnière du Bas-Empire et du haut Moyen-Âge : vaisselle en verre du Ve siècle ap. J.-C. à Port-la-Nouvelle (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et évolutions d’une portion de la pars rustica de la villa de « La Bourlerie » à Vallon-sur-Gée (Sarthe) du Ier au VIIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.109-154. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aremo.2017.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre nouvelles occurrences de supports de pinceaux en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaix Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrières des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes des 29e Rencontres AFAV, Paris, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aire d'ensilage du deuxième âge du fer en Roussillon : les Vignes de l'Espérance (Banyuls-dels-Aspres, Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jandot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.19-58. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa romaine, le site du Grand-Coudray à Bonchamp-lès-Laval (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Coffineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.199 - 250. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étang sacré à &amp;lt;i&amp;gt;Vindinum&amp;lt;/i&amp;gt;/Le Mans (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.125-162. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.155-239. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2014.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe monumental suburbain et l’ensemble funéraire de Saint-Martin-au-Val (Chartres, Eure-et-Loir) : état de la recherche (2006-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Drost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.91-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace à vocation culinaire sur le site de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de la Lesse à Sauvian (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger sur le forum du Castellas (Murviel-lès-Montpellier, Hérault) : un dépotoir atypique daté de la première moitié du IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bardot-Cambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.293-360. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de deux nouvelles tombes du Haut-Empire dans le quartier Hoche-Sernam à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.221-246. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d’un ensemble clos de la fin du IVe siècle ap. J.-C. sur le site de l’Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d'un ensemble clos de la fin du IVe s. apr. J.-C. sur le site de l'Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, p. 141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle catégorie d'objets en bois de cerf de l'Antiquité tardive en Languedoc : les cuillères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques objets fonctionnels sur le site de débarcadère antique de Port-la-Nautique à Narbonne (F, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bracelets celtiques en verre du site de Lacoste (Mouliets-et-Villemartin). Approche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles sur la voie nouvelle Borgo-Vescovato, une fenêtre sur l'occupation rurale du territoire de la cité de Mariana (Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foyers domestiques dans l'habitat lattois du IIe Age du fer (IVe-Ier s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9, pp.401-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève synthèse des productions franciliennes du Ier au IIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord-Ouest Archéologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.229-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite de Narbonnaise centrale : un répertoire iconographique d’origine plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de moule de « Vénus à gaine » au Mans : un nouveau site de production de figurines en terre cuite dans le Nord-Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances révélées par la chimie dans les tombes de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2024, Rencontre autour de l'invisible dans la tombe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Anthropologie et d'Archéologie Funéraire, May 2024, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2022. Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaaf, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03685270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de la colline de l’Yeuse à Murviel-lès-Montpellier (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. – IIe s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5140 "Archéologie des sociétés méditerranéennes"; Labex Archimède; Université Paul Valery - Montpellier III; CNRS; Inrap, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobiliers d’instrumentum en usage dans les lieux de culte de Narbonnaise occidentale : méthodologie d’étude et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agusta-Boularot et al., May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Terrasses de Montfo » à Magalas (Hérault, FR) : lieux de culte et mobiliers &amp;lt;i&amp;gt;instrumentum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits vases « votifs » en céramique calcaire : production et utilisation cultuelle sur quelques sites de Narbonnaise centrale (FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.375-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rites de &amp;lt;i&amp;gt;iactatio stipis&amp;lt;/i&amp;gt; et de consommation des liquides mis en évidence par les mobiliers sur le sanctuaire antique de Trémonteix à Clermont-Ferrand (Puy-de-Dôme, FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.163-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le travail du cuir à l’époque gallo-romaine : le site Jean Fleuret à Burdigala (Nouvelle-Aquitaine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Couchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology and Economy in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des modalités de dépôts de vases en terre cuite et en verre dans les inhumations de la cité de Nîmes (Ier-début Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Congrès d'Autun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Etude de la Céramique Antique en Gaule, May 2016, Autun, France. pp.71-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrière des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29è RENCONTRES DE L'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. p 66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités artisanales sur le site du Castellas à Murviel-lès-Montpellier (Hérault, France) : premières données sur l'implantation des ateliers de potiers dans l'agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au quotidien : regards croisés sur l'habitat et l'artisanat (Afrique du Nord, Gaule et Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. p. 93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre du dépotoir antique de la &amp;quot; rue Condé &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'Association Française pour l'Archéologie du Verre (A.F.A.V.) - Histoire et Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fréjus, France. p. 5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de verrier de la toute fin du IIe siècle ap. J.-C. sur le site du &amp;quot; Parking Jean Jaurès &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'A.F.A.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fréjus, France. p. 71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut Empire dans la moyenne vallée de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l'habitat rural gallo-romain : terminologies et typologies à l'épreuve des réalités archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. p. 61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un dépotoir des années 140-170 apr. J.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvéréano Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la SFECAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vallauris-Marseille, France. p. 403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poubelles de Titus Iulius Paternus à L’Auribelle-Basse (Pézenas, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvéréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la SFECAG: "Les céramiques communes de Marseille à Gênes du IIe s. av. J.-C au IIIe s. apr. J.-C."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECAG, May 2004, Vallauris Golfe-Juan, France. pp.403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actes du colloque de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lattes, France. pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite en Narbonnaise centrale durant le haut Empire : actualisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Pyrhover : Production, circulation et usages du verre dans le Languedoc Méditerranéen, de la Protohistoire à la fin du Moyen Âge : Nouveaux apports de l'archéologie et de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Rencontres de l’Association française pour l’Archéologie du verre, Rencontres de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des recettes de l’industrie verrière en France au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Brunet; Anne-Gaëlle de Kepper; Erwan Nivez; Sophie Oudry; Yannick Prouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de la crémation. Actes de la 13e Rencontre du Gaaf, 30 mai-1 juin 2022, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAAF, pp.227-238, 2025, Publication du Gaaf ; 13, 9782954152684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe-bûcher 3060 de Peyre Plantade à Clermont-l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.205-237, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire des Cresses Basses à Montblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.313-420, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets du quotidien en métal, en os et en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanette Laubenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les potiers gallo-romains de Sallèles d’Aude (Aude, France). Production et vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-218, 2024, Institut des sciences et techniques de l'Antiquité, 978-2-38549-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire du Renaussas à Valros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.239-311, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-501, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, pp.165-178, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentum des productions de bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Brisville; Audrey Renaud; Núria Rovira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en Méditerranée occidentale aux époques antique et médiévale. Archéologie, bioarchéologie et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence; Centre Camille Jullian, pp.59-98, 2021, Bibliothèque d’archéologie méditerranéenne et africaine ; 29, 979-10-320-0338-1. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.66042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases en verre des IIe et IIIe s. ap. J.-C. en Gaule du Sud et du Sud-Est : quelques repères chrono-typologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-374, 2021, Archéologie et histoire romaine, 978-2-35518-062-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibules de l’agglomération de Lacoste à Mouliets-et-Villemartin (Gironde) : productions locales et importations au deuxième âge du Fer en limite aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.785-808, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports de pinceaux doubles en bronze dans l'Antiquité : instruments de peinture ou de dorure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux; Isabelle Bertrand; Michel Feugère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Âge. Actes de la table-ronde européenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, éditions monique mergoil, pp.679-716, 2015, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont Les Aulerques, Cénomans et Diablintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Allély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Raux, V. Brouquier-Reddé, M. Monteil, W. Van Andringa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des dieux et des hommes : cultes et sanctuaires en Sarthe et Mayenne dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, pp.16-31, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en verre du site de Lacoste à Mouliets-et-Villemartin (Gironde) : étude typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément Aquitania (30), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-171, 2013, 978-2-910763-34-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du « Chemin du Plessis » : une nouvelle découverte sur l’agglomération antique de Neung-sur-Beuvron (Loir-et-cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Féracf, pp.149-156, 2006, 29e supplément à la RACF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des textiles, des origines au VIe s. de n. ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2000, Actes du colloque de Lattes, 28 octobre 1999, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faciès de la céramique lattoise du IVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Py (M.) dir. - Recherches sur le quatrième siècle avant notre ère à Lattes. Lattes, ARALO, 1999 (Lattara ; 12), p. 287-438.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costume et parure (entretien avec Fr. Labaune et Stéphanie Raux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labaune-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au pied du mur. L'enceinte romaine du Mans, catalogue d'exposition du Carré Plantagenêts au Mans, sous la direction de J. Bouillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aybrines. 5000 ans de présence humaine en bordure des Aspres (Occitanie, Pyrénées-Orientales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granalese parcelle AT 4, Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse (2B), Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d’un établissement rural du IIe siècle au VIe siècle de notre ère (Provence-Alpes-Côte d’Azur, Vaucluse, Pertuis, Saint-Roch, rue Léon Arnoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, 1 vol. (443 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloe Bacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Hérault (34) Loupian Aqua Domitia - Maillon T3 - Tronçon de Poussan à Mèze. Mas de Courty Nord - Voie Domitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrap, Institut national de recherches archéologiques préventives. 2022, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03663979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'un établissement rural du IIe siècle au VIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Déviation de la RD 107 au droit de la Canonica : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2021, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lou Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Pruniccia : Un éclairage inédit sur l’espace périurbain septentrional de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2021, pp.837 (3 volumes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodève. Teisserenc. Musée Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport Final d'Opération. Fouille préventive, Inrap méditerranée; SRA occitanie. 2020, 330 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05178515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboratella e Pirelli C209 : une nécropole préromaine, une nécropole à incinération, un établissement agricole impérial romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Inisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP-Méditerranée, Corse. 2020, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2019, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saturnin-de-Lucian, Les Crouzets (Hérault) : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap méditerranée. 2019, 1 vol. (97 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04286830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa romaine de Piantarella : Bonifacio (2A). Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2018, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2018, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de la Lironde - Chemin 103. Montpellier (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mayoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murviel-lès-Montpellier. Agglomération antique du Castellas, rapport intermédiaire du programme triennal 2005-2007, Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Silverano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Borau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2005, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neung-sur-Beuvron (Loir-et-Cher), chemin rural du Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Neury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2002, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombline Grosbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silvereano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andriga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Solier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Belarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufa&#255; Bruno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04151975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P&#233;an" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defaix Patrick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q1a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740696v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814852v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-potiers-gallo-romains-de-salleles-d-aude-aude-france.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130764v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie All&#233;ly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446136v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04219582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445833v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178515v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399113v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286830v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514555v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523796v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769803v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silverano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombline Grosbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silvereano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andriga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Solier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Belarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufa&#255; Bruno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04151975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P&#233;an" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defaix Patrick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q1a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913560v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-potiers-gallo-romains-de-salleles-d-aude-aude-france.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130764v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie All&#233;ly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446136v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04219582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445833v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399113v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514555v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286830v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523796v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769803v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silverano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>