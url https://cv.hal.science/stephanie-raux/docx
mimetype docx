--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Raux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gaidon-Bunuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Maleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supplément Aquitania. , 46, 2025, 9782910763091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association de la Revue archéologique de Narbonnaise, 448 p., 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes et sanctuaires à Angers dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombline Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musées d'Angers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole romaine de Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvereano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses. Actes des Rencontres internationales Instrumentum. Le Mans (FR, Sarthe), 3-5 Juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mergoil, 64, 558 p., 2019, Monographies instrumentum, 978-2-35518-093-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaire et atelier de potier, IIe s. av. J.-C. – IVe s. (Hérault, Magalas, Les Terrasses de Montfo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 1 vol. (452 p.), 2019, Documents d’archéologie préventive 6, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/b8ey-kq37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dieux & des hommes. Cultes et sanctuaires en Sarthe et en Mayenne dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP, 316 p., 2015, 9782911057502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Age. Actes de la table-ronde euro­péenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement côtier de Pech Maho (Sigean, Aude) aux VIe-Ve s. av. J.- C. (fouilles 1959-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour le Developpement de l'Archéologie en Languedoc-Roussillon, pp.467, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer de la vaisselle à l’époque romaine, Archéologie d’un centre de production céramique en Gaule, La Boissière-Ecole (Yvelines - France), Ier et IIIe siècles après J. C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufaÿ Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la ville et le long de la voie Domitienne : le quartier des Carmes de Nîmes du IIe s. av. J.-C. au IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 2024, pp.153-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des peaux et du cuir durant le Haut-Empire à Bordeaux/&amp;lt;em&amp;gt;Burdigala&amp;lt;/em&amp;gt; (Gironde), d’après les vestiges mis au jour sur le site de la rue Jean-Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.33-71. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12g7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évacuation des eaux usées et pluviales dans les quartiers d’habitation et d’artisanat du Castellas (Murviel-lès-Montpellier, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54-55 (2021-2022) (1), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2021.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrages d’un petit édifice thermal antique à Vire (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un protocole d’enregistrement des vases en verre antiques : le projet Dicover dans Syslat-Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fibule en bronze à tête de Méduse en verre découverte à Allonnes (FR, Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Péan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2018 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Corse, 2021, pp.50001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fibules estampillées de Gaule de l’Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : Lamajone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2018-2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à l’étude des mobiliers instrumentum des sites cultuels en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria – Mare Stagno : fouilles programmées 2017 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corse, 2017, http://journals.openedition.org/adlfi/22628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la charnière du Bas-Empire et du haut Moyen-Âge : vaisselle en verre du Ve siècle ap. J.-C. à Port-la-Nouvelle (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et évolutions d’une portion de la pars rustica de la villa de « La Bourlerie » à Vallon-sur-Gée (Sarthe) du Ier au VIIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.109-154. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aremo.2017.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre nouvelles occurrences de supports de pinceaux en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaix Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrières des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes des 29e Rencontres AFAV, Paris, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aire d'ensilage du deuxième âge du fer en Roussillon : les Vignes de l'Espérance (Banyuls-dels-Aspres, Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jandot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.19-58. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa romaine, le site du Grand-Coudray à Bonchamp-lès-Laval (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Coffineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.199 - 250. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étang sacré à &amp;lt;i&amp;gt;Vindinum&amp;lt;/i&amp;gt;/Le Mans (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.125-162. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.155-239. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2014.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe monumental suburbain et l’ensemble funéraire de Saint-Martin-au-Val (Chartres, Eure-et-Loir) : état de la recherche (2006-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Drost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.91-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace à vocation culinaire sur le site de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de la Lesse à Sauvian (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger sur le forum du Castellas (Murviel-lès-Montpellier, Hérault) : un dépotoir atypique daté de la première moitié du IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bardot-Cambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.293-360. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de deux nouvelles tombes du Haut-Empire dans le quartier Hoche-Sernam à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.221-246. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d’un ensemble clos de la fin du IVe siècle ap. J.-C. sur le site de l’Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d'un ensemble clos de la fin du IVe s. apr. J.-C. sur le site de l'Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, p. 141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle catégorie d'objets en bois de cerf de l'Antiquité tardive en Languedoc : les cuillères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques objets fonctionnels sur le site de débarcadère antique de Port-la-Nautique à Narbonne (F, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bracelets celtiques en verre du site de Lacoste (Mouliets-et-Villemartin). Approche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles sur la voie nouvelle Borgo-Vescovato, une fenêtre sur l'occupation rurale du territoire de la cité de Mariana (Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foyers domestiques dans l'habitat lattois du IIe Age du fer (IVe-Ier s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9, pp.401-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève synthèse des productions franciliennes du Ier au IIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord-Ouest Archéologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.229-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite de Narbonnaise centrale : un répertoire iconographique d’origine plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de moule de « Vénus à gaine » au Mans : un nouveau site de production de figurines en terre cuite dans le Nord-Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances révélées par la chimie dans les tombes de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2024, Rencontre autour de l'invisible dans la tombe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Anthropologie et d'Archéologie Funéraire, May 2024, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2022. Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaaf, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03685270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de la colline de l’Yeuse à Murviel-lès-Montpellier (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. – IIe s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5140 "Archéologie des sociétés méditerranéennes"; Labex Archimède; Université Paul Valery - Montpellier III; CNRS; Inrap, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobiliers d’instrumentum en usage dans les lieux de culte de Narbonnaise occidentale : méthodologie d’étude et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agusta-Boularot et al., May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Terrasses de Montfo » à Magalas (Hérault, FR) : lieux de culte et mobiliers &amp;lt;i&amp;gt;instrumentum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits vases « votifs » en céramique calcaire : production et utilisation cultuelle sur quelques sites de Narbonnaise centrale (FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.375-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rites de &amp;lt;i&amp;gt;iactatio stipis&amp;lt;/i&amp;gt; et de consommation des liquides mis en évidence par les mobiliers sur le sanctuaire antique de Trémonteix à Clermont-Ferrand (Puy-de-Dôme, FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.163-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le travail du cuir à l’époque gallo-romaine : le site Jean Fleuret à Burdigala (Nouvelle-Aquitaine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Couchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology and Economy in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des modalités de dépôts de vases en terre cuite et en verre dans les inhumations de la cité de Nîmes (Ier-début Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Congrès d'Autun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Etude de la Céramique Antique en Gaule, May 2016, Autun, France. pp.71-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrière des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29è RENCONTRES DE L'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. p 66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités artisanales sur le site du Castellas à Murviel-lès-Montpellier (Hérault, France) : premières données sur l'implantation des ateliers de potiers dans l'agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au quotidien : regards croisés sur l'habitat et l'artisanat (Afrique du Nord, Gaule et Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. p. 93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre du dépotoir antique de la &amp;quot; rue Condé &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'Association Française pour l'Archéologie du Verre (A.F.A.V.) - Histoire et Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fréjus, France. p. 5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de verrier de la toute fin du IIe siècle ap. J.-C. sur le site du &amp;quot; Parking Jean Jaurès &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'A.F.A.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fréjus, France. p. 71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut Empire dans la moyenne vallée de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l'habitat rural gallo-romain : terminologies et typologies à l'épreuve des réalités archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. p. 61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un dépotoir des années 140-170 apr. J.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvéréano Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la SFECAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vallauris-Marseille, France. p. 403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poubelles de Titus Iulius Paternus à L’Auribelle-Basse (Pézenas, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvéréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la SFECAG: "Les céramiques communes de Marseille à Gênes du IIe s. av. J.-C au IIIe s. apr. J.-C."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECAG, May 2004, Vallauris Golfe-Juan, France. pp.403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actes du colloque de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lattes, France. pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite en Narbonnaise centrale durant le haut Empire : actualisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Pyrhover : Production, circulation et usages du verre dans le Languedoc Méditerranéen, de la Protohistoire à la fin du Moyen Âge : Nouveaux apports de l'archéologie et de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Rencontres de l’Association française pour l’Archéologie du verre, Rencontres de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des recettes de l’industrie verrière en France au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Brunet; Anne-Gaëlle de Kepper; Erwan Nivez; Sophie Oudry; Yannick Prouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de la crémation. Actes de la 13e Rencontre du Gaaf, 30 mai-1 juin 2022, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAAF, pp.227-238, 2025, Publication du Gaaf ; 13, 9782954152684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe-bûcher 3060 de Peyre Plantade à Clermont-l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.205-237, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire des Cresses Basses à Montblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.313-420, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets du quotidien en métal, en os et en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanette Laubenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les potiers gallo-romains de Sallèles d’Aude (Aude, France). Production et vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-218, 2024, Institut des sciences et techniques de l'Antiquité, 978-2-38549-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire du Renaussas à Valros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.239-311, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-501, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, pp.165-178, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentum des productions de bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Brisville; Audrey Renaud; Núria Rovira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en Méditerranée occidentale aux époques antique et médiévale. Archéologie, bioarchéologie et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence; Centre Camille Jullian, pp.59-98, 2021, Bibliothèque d’archéologie méditerranéenne et africaine ; 29, 979-10-320-0338-1. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.66042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases en verre des IIe et IIIe s. ap. J.-C. en Gaule du Sud et du Sud-Est : quelques repères chrono-typologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-374, 2021, Archéologie et histoire romaine, 978-2-35518-062-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibules de l’agglomération de Lacoste à Mouliets-et-Villemartin (Gironde) : productions locales et importations au deuxième âge du Fer en limite aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.785-808, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports de pinceaux doubles en bronze dans l'Antiquité : instruments de peinture ou de dorure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux; Isabelle Bertrand; Michel Feugère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Âge. Actes de la table-ronde européenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, éditions monique mergoil, pp.679-716, 2015, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont Les Aulerques, Cénomans et Diablintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Allély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Raux, V. Brouquier-Reddé, M. Monteil, W. Van Andringa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des dieux et des hommes : cultes et sanctuaires en Sarthe et Mayenne dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, pp.16-31, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en verre du site de Lacoste à Mouliets-et-Villemartin (Gironde) : étude typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément Aquitania (30), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-171, 2013, 978-2-910763-34-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du « Chemin du Plessis » : une nouvelle découverte sur l’agglomération antique de Neung-sur-Beuvron (Loir-et-cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Féracf, pp.149-156, 2006, 29e supplément à la RACF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des textiles, des origines au VIe s. de n. ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2000, Actes du colloque de Lattes, 28 octobre 1999, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faciès de la céramique lattoise du IVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Py (M.) dir. - Recherches sur le quatrième siècle avant notre ère à Lattes. Lattes, ARALO, 1999 (Lattara ; 12), p. 287-438.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costume et parure (entretien avec Fr. Labaune et Stéphanie Raux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labaune-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au pied du mur. L'enceinte romaine du Mans, catalogue d'exposition du Carré Plantagenêts au Mans, sous la direction de J. Bouillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aybrines. 5000 ans de présence humaine en bordure des Aspres (Occitanie, Pyrénées-Orientales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granalese parcelle AT 4, Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse (2B), Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d’un établissement rural du IIe siècle au VIe siècle de notre ère (Provence-Alpes-Côte d’Azur, Vaucluse, Pertuis, Saint-Roch, rue Léon Arnoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, 1 vol. (443 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloe Bacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Hérault (34) Loupian Aqua Domitia - Maillon T3 - Tronçon de Poussan à Mèze. Mas de Courty Nord - Voie Domitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrap, Institut national de recherches archéologiques préventives. 2022, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03663979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'un établissement rural du IIe siècle au VIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Déviation de la RD 107 au droit de la Canonica : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2021, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lou Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Pruniccia : Un éclairage inédit sur l’espace périurbain septentrional de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2021, pp.837 (3 volumes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodève. Teisserenc. Musée Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport Final d'Opération. Fouille préventive, Inrap méditerranée; SRA occitanie. 2020, 330 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05178515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboratella e Pirelli C209 : une nécropole préromaine, une nécropole à incinération, un établissement agricole impérial romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Inisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP-Méditerranée, Corse. 2020, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2019, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saturnin-de-Lucian, Les Crouzets (Hérault) : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap méditerranée. 2019, 1 vol. (97 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04286830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa romaine de Piantarella : Bonifacio (2A). Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2018, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2018, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de la Lironde - Chemin 103. Montpellier (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mayoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murviel-lès-Montpellier. Agglomération antique du Castellas, rapport intermédiaire du programme triennal 2005-2007, Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Silverano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Borau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2005, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neung-sur-Beuvron (Loir-et-Cher), chemin rural du Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Neury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2002, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Raux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gaidon-Bunuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Maleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supplément Aquitania. , 46, 2025, 9782910763091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association de la Revue archéologique de Narbonnaise, 448 p., 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes et sanctuaires à Angers dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombline Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musées d'Angers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole romaine de Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvereano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaire et atelier de potier, IIe s. av. J.-C. – IVe s. (Hérault, Magalas, Les Terrasses de Montfo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 1 vol. (452 p.), 2019, Documents d’archéologie préventive 6, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/b8ey-kq37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses. Actes des Rencontres internationales Instrumentum. Le Mans (FR, Sarthe), 3-5 Juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mergoil, 64, 558 p., 2019, Monographies instrumentum, 978-2-35518-093-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dieux & des hommes. Cultes et sanctuaires en Sarthe et en Mayenne dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP, 316 p., 2015, 9782911057502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Age. Actes de la table-ronde euro­péenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement côtier de Pech Maho (Sigean, Aude) aux VIe-Ve s. av. J.- C. (fouilles 1959-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour le Developpement de l'Archéologie en Languedoc-Roussillon, pp.467, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer de la vaisselle à l’époque romaine, Archéologie d’un centre de production céramique en Gaule, La Boissière-Ecole (Yvelines - France), Ier et IIIe siècles après J. C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufaÿ Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la ville et le long de la voie Domitienne : le quartier des Carmes de Nîmes du IIe s. av. J.-C. au IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 2024, pp.153-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des peaux et du cuir durant le Haut-Empire à Bordeaux/&amp;lt;em&amp;gt;Burdigala&amp;lt;/em&amp;gt; (Gironde), d’après les vestiges mis au jour sur le site de la rue Jean-Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.33-71. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12g7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrages d’un petit édifice thermal antique à Vire (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évacuation des eaux usées et pluviales dans les quartiers d’habitation et d’artisanat du Castellas (Murviel-lès-Montpellier, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54-55 (2021-2022) (1), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2021.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un protocole d’enregistrement des vases en verre antiques : le projet Dicover dans Syslat-Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fibule en bronze à tête de Méduse en verre découverte à Allonnes (FR, Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Péan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2018 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Corse, 2021, pp.50001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fibules estampillées de Gaule de l’Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : Lamajone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2018-2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à l’étude des mobiliers instrumentum des sites cultuels en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria – Mare Stagno : fouilles programmées 2017 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corse, 2017, http://journals.openedition.org/adlfi/22628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la charnière du Bas-Empire et du haut Moyen-Âge : vaisselle en verre du Ve siècle ap. J.-C. à Port-la-Nouvelle (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et évolutions d’une portion de la pars rustica de la villa de « La Bourlerie » à Vallon-sur-Gée (Sarthe) du Ier au VIIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.109-154. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aremo.2017.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre nouvelles occurrences de supports de pinceaux en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaix Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aire d'ensilage du deuxième âge du fer en Roussillon : les Vignes de l'Espérance (Banyuls-dels-Aspres, Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jandot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.19-58. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrières des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes des 29e Rencontres AFAV, Paris, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa romaine, le site du Grand-Coudray à Bonchamp-lès-Laval (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Coffineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.199 - 250. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étang sacré à &amp;lt;i&amp;gt;Vindinum&amp;lt;/i&amp;gt;/Le Mans (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.125-162. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.155-239. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2014.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace à vocation culinaire sur le site de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de la Lesse à Sauvian (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe monumental suburbain et l’ensemble funéraire de Saint-Martin-au-Val (Chartres, Eure-et-Loir) : état de la recherche (2006-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Drost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.91-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger sur le forum du Castellas (Murviel-lès-Montpellier, Hérault) : un dépotoir atypique daté de la première moitié du IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bardot-Cambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.293-360. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de deux nouvelles tombes du Haut-Empire dans le quartier Hoche-Sernam à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.221-246. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d’un ensemble clos de la fin du IVe siècle ap. J.-C. sur le site de l’Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d'un ensemble clos de la fin du IVe s. apr. J.-C. sur le site de l'Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, p. 141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle catégorie d'objets en bois de cerf de l'Antiquité tardive en Languedoc : les cuillères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques objets fonctionnels sur le site de débarcadère antique de Port-la-Nautique à Narbonne (F, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bracelets celtiques en verre du site de Lacoste (Mouliets-et-Villemartin). Approche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles sur la voie nouvelle Borgo-Vescovato, une fenêtre sur l'occupation rurale du territoire de la cité de Mariana (Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foyers domestiques dans l'habitat lattois du IIe Age du fer (IVe-Ier s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9, pp.401-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève synthèse des productions franciliennes du Ier au IIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord-Ouest Archéologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.229-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite de Narbonnaise centrale : un répertoire iconographique d’origine plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de moule de « Vénus à gaine » au Mans : un nouveau site de production de figurines en terre cuite dans le Nord-Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances révélées par la chimie dans les tombes de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2024, Rencontre autour de l'invisible dans la tombe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Anthropologie et d'Archéologie Funéraire, May 2024, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2022. Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaaf, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03685270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de la colline de l’Yeuse à Murviel-lès-Montpellier (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. – IIe s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5140 "Archéologie des sociétés méditerranéennes"; Labex Archimède; Université Paul Valery - Montpellier III; CNRS; Inrap, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobiliers d’instrumentum en usage dans les lieux de culte de Narbonnaise occidentale : méthodologie d’étude et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agusta-Boularot et al., May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Terrasses de Montfo » à Magalas (Hérault, FR) : lieux de culte et mobiliers &amp;lt;i&amp;gt;instrumentum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits vases « votifs » en céramique calcaire : production et utilisation cultuelle sur quelques sites de Narbonnaise centrale (FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.375-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rites de &amp;lt;i&amp;gt;iactatio stipis&amp;lt;/i&amp;gt; et de consommation des liquides mis en évidence par les mobiliers sur le sanctuaire antique de Trémonteix à Clermont-Ferrand (Puy-de-Dôme, FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.163-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le travail du cuir à l’époque gallo-romaine : le site Jean Fleuret à Burdigala (Nouvelle-Aquitaine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Couchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology and Economy in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des modalités de dépôts de vases en terre cuite et en verre dans les inhumations de la cité de Nîmes (Ier-début Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Congrès d'Autun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Etude de la Céramique Antique en Gaule, May 2016, Autun, France. pp.71-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrière des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29è RENCONTRES DE L'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. p 66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités artisanales sur le site du Castellas à Murviel-lès-Montpellier (Hérault, France) : premières données sur l'implantation des ateliers de potiers dans l'agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au quotidien : regards croisés sur l'habitat et l'artisanat (Afrique du Nord, Gaule et Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. p. 93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre du dépotoir antique de la &amp;quot; rue Condé &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'Association Française pour l'Archéologie du Verre (A.F.A.V.) - Histoire et Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fréjus, France. p. 5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de verrier de la toute fin du IIe siècle ap. J.-C. sur le site du &amp;quot; Parking Jean Jaurès &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'A.F.A.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fréjus, France. p. 71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut Empire dans la moyenne vallée de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l'habitat rural gallo-romain : terminologies et typologies à l'épreuve des réalités archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. p. 61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un dépotoir des années 140-170 apr. J.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvéréano Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la SFECAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vallauris-Marseille, France. p. 403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poubelles de Titus Iulius Paternus à L’Auribelle-Basse (Pézenas, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvéréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la SFECAG: "Les céramiques communes de Marseille à Gênes du IIe s. av. J.-C au IIIe s. apr. J.-C."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECAG, May 2004, Vallauris Golfe-Juan, France. pp.403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actes du colloque de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lattes, France. pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite en Narbonnaise centrale durant le haut Empire : actualisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Pyrhover : Production, circulation et usages du verre dans le Languedoc Méditerranéen, de la Protohistoire à la fin du Moyen Âge : Nouveaux apports de l'archéologie et de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Rencontres de l’Association française pour l’Archéologie du verre, Rencontres de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des recettes de l’industrie verrière en France au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Brunet; Anne-Gaëlle de Kepper; Erwan Nivez; Sophie Oudry; Yannick Prouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de la crémation. Actes de la 13e Rencontre du Gaaf, 30 mai-1 juin 2022, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAAF, pp.227-238, 2025, Publication du Gaaf ; 13, 9782954152684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire des Cresses Basses à Montblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.313-420, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe-bûcher 3060 de Peyre Plantade à Clermont-l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.205-237, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets du quotidien en métal, en os et en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanette Laubenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les potiers gallo-romains de Sallèles d’Aude (Aude, France). Production et vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-218, 2024, Institut des sciences et techniques de l'Antiquité, 978-2-38549-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire du Renaussas à Valros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.239-311, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-501, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, pp.165-178, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentum des productions de bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Brisville; Audrey Renaud; Núria Rovira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en Méditerranée occidentale aux époques antique et médiévale. Archéologie, bioarchéologie et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence; Centre Camille Jullian, pp.59-98, 2021, Bibliothèque d’archéologie méditerranéenne et africaine ; 29, 979-10-320-0338-1. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.66042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases en verre des IIe et IIIe s. ap. J.-C. en Gaule du Sud et du Sud-Est : quelques repères chrono-typologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-374, 2021, Archéologie et histoire romaine, 978-2-35518-062-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibules de l’agglomération de Lacoste à Mouliets-et-Villemartin (Gironde) : productions locales et importations au deuxième âge du Fer en limite aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.785-808, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports de pinceaux doubles en bronze dans l'Antiquité : instruments de peinture ou de dorure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux; Isabelle Bertrand; Michel Feugère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Âge. Actes de la table-ronde européenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, éditions monique mergoil, pp.679-716, 2015, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont Les Aulerques, Cénomans et Diablintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Allély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Raux, V. Brouquier-Reddé, M. Monteil, W. Van Andringa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des dieux et des hommes : cultes et sanctuaires en Sarthe et Mayenne dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, pp.16-31, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en verre du site de Lacoste à Mouliets-et-Villemartin (Gironde) : étude typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément Aquitania (30), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-171, 2013, 978-2-910763-34-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du « Chemin du Plessis » : une nouvelle découverte sur l’agglomération antique de Neung-sur-Beuvron (Loir-et-cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Féracf, pp.149-156, 2006, 29e supplément à la RACF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des textiles, des origines au VIe s. de n. ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2000, Actes du colloque de Lattes, 28 octobre 1999, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faciès de la céramique lattoise du IVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Py (M.) dir. - Recherches sur le quatrième siècle avant notre ère à Lattes. Lattes, ARALO, 1999 (Lattara ; 12), p. 287-438.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costume et parure (entretien avec Fr. Labaune et Stéphanie Raux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labaune-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au pied du mur. L'enceinte romaine du Mans, catalogue d'exposition du Carré Plantagenêts au Mans, sous la direction de J. Bouillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aybrines. 5000 ans de présence humaine en bordure des Aspres (Occitanie, Pyrénées-Orientales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corse, Haute-Corse (2B), Belgodère, Erbaghjolu (parcelle n°1296), Rapport de fouille préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granalese parcelle AT 4, Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse (2B), Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d’un établissement rural du IIe siècle au VIe siècle de notre ère (Provence-Alpes-Côte d’Azur, Vaucluse, Pertuis, Saint-Roch, rue Léon Arnoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, 1 vol. (443 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloe Bacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Hérault (34) Loupian Aqua Domitia - Maillon T3 - Tronçon de Poussan à Mèze. Mas de Courty Nord - Voie Domitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrap, Institut national de recherches archéologiques préventives. 2022, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03663979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'un établissement rural du IIe siècle au VIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lou Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Déviation de la RD 107 au droit de la Canonica : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2021, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Pruniccia : Un éclairage inédit sur l’espace périurbain septentrional de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2021, pp.837 (3 volumes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodève. Teisserenc. Musée Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport Final d'Opération. Fouille préventive, Inrap méditerranée; SRA occitanie. 2020, 330 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05178515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboratella e Pirelli C209 : une nécropole préromaine, une nécropole à incinération, un établissement agricole impérial romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Inisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP-Méditerranée, Corse. 2020, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2019, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saturnin-de-Lucian, Les Crouzets (Hérault) : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap méditerranée. 2019, 1 vol. (97 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04286830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa romaine de Piantarella : Bonifacio (2A). Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2018, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2018, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de la Lironde - Chemin 103. Montpellier (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mayoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murviel-lès-Montpellier. Agglomération antique du Castellas, rapport intermédiaire du programme triennal 2005-2007, Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Silverano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Borau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2005, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neung-sur-Beuvron (Loir-et-Cher), chemin rural du Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Neury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2002, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombline Grosbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silvereano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andriga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Solier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Belarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufa&#255; Bruno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04151975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P&#233;an" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defaix Patrick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q1a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913560v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-potiers-gallo-romains-de-salleles-d-aude-aude-france.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130764v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie All&#233;ly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446136v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04219582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445833v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399113v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514555v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286830v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523796v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769803v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silverano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombline Grosbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silvereano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andriga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Solier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Belarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufa&#255; Bruno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04151975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P&#233;an" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defaix Patrick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q1a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913560v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095495v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-potiers-gallo-romains-de-salleles-d-aude-aude-france.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66042" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie All&#233;ly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587494v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446136v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04219582v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445833v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178515v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514555v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286830v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514022v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523796v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leroy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769803v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silverano" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>