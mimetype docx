--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Raux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gaidon-Bunuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Maleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supplément Aquitania. , 46, 2025, 9782910763091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association de la Revue archéologique de Narbonnaise, 448 p., 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes et sanctuaires à Angers dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombline Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musées d'Angers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole romaine de Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvereano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaire et atelier de potier, IIe s. av. J.-C. – IVe s. (Hérault, Magalas, Les Terrasses de Montfo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 1 vol. (452 p.), 2019, Documents d’archéologie préventive 6, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/b8ey-kq37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses. Actes des Rencontres internationales Instrumentum. Le Mans (FR, Sarthe), 3-5 Juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mergoil, 64, 558 p., 2019, Monographies instrumentum, 978-2-35518-093-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dieux & des hommes. Cultes et sanctuaires en Sarthe et en Mayenne dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP, 316 p., 2015, 9782911057502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Age. Actes de la table-ronde euro­péenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement côtier de Pech Maho (Sigean, Aude) aux VIe-Ve s. av. J.- C. (fouilles 1959-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour le Developpement de l'Archéologie en Languedoc-Roussillon, pp.467, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer de la vaisselle à l’époque romaine, Archéologie d’un centre de production céramique en Gaule, La Boissière-Ecole (Yvelines - France), Ier et IIIe siècles après J. C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufaÿ Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la ville et le long de la voie Domitienne : le quartier des Carmes de Nîmes du IIe s. av. J.-C. au IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 2024, pp.153-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des peaux et du cuir durant le Haut-Empire à Bordeaux/&amp;lt;em&amp;gt;Burdigala&amp;lt;/em&amp;gt; (Gironde), d’après les vestiges mis au jour sur le site de la rue Jean-Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.33-71. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12g7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrages d’un petit édifice thermal antique à Vire (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évacuation des eaux usées et pluviales dans les quartiers d’habitation et d’artisanat du Castellas (Murviel-lès-Montpellier, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54-55 (2021-2022) (1), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2021.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un protocole d’enregistrement des vases en verre antiques : le projet Dicover dans Syslat-Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fibule en bronze à tête de Méduse en verre découverte à Allonnes (FR, Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Péan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2018 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Corse, 2021, pp.50001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fibules estampillées de Gaule de l’Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : Lamajone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2018-2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à l’étude des mobiliers instrumentum des sites cultuels en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria – Mare Stagno : fouilles programmées 2017 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corse, 2017, http://journals.openedition.org/adlfi/22628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la charnière du Bas-Empire et du haut Moyen-Âge : vaisselle en verre du Ve siècle ap. J.-C. à Port-la-Nouvelle (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et évolutions d’une portion de la pars rustica de la villa de « La Bourlerie » à Vallon-sur-Gée (Sarthe) du Ier au VIIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.109-154. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aremo.2017.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre nouvelles occurrences de supports de pinceaux en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaix Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aire d'ensilage du deuxième âge du fer en Roussillon : les Vignes de l'Espérance (Banyuls-dels-Aspres, Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jandot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.19-58. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrières des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes des 29e Rencontres AFAV, Paris, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa romaine, le site du Grand-Coudray à Bonchamp-lès-Laval (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Coffineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.199 - 250. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étang sacré à &amp;lt;i&amp;gt;Vindinum&amp;lt;/i&amp;gt;/Le Mans (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.125-162. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.155-239. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2014.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace à vocation culinaire sur le site de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de la Lesse à Sauvian (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe monumental suburbain et l’ensemble funéraire de Saint-Martin-au-Val (Chartres, Eure-et-Loir) : état de la recherche (2006-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Drost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.91-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger sur le forum du Castellas (Murviel-lès-Montpellier, Hérault) : un dépotoir atypique daté de la première moitié du IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bardot-Cambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.293-360. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de deux nouvelles tombes du Haut-Empire dans le quartier Hoche-Sernam à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.221-246. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d’un ensemble clos de la fin du IVe siècle ap. J.-C. sur le site de l’Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d'un ensemble clos de la fin du IVe s. apr. J.-C. sur le site de l'Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, p. 141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle catégorie d'objets en bois de cerf de l'Antiquité tardive en Languedoc : les cuillères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques objets fonctionnels sur le site de débarcadère antique de Port-la-Nautique à Narbonne (F, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bracelets celtiques en verre du site de Lacoste (Mouliets-et-Villemartin). Approche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles sur la voie nouvelle Borgo-Vescovato, une fenêtre sur l'occupation rurale du territoire de la cité de Mariana (Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foyers domestiques dans l'habitat lattois du IIe Age du fer (IVe-Ier s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9, pp.401-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève synthèse des productions franciliennes du Ier au IIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord-Ouest Archéologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.229-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite de Narbonnaise centrale : un répertoire iconographique d’origine plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de moule de « Vénus à gaine » au Mans : un nouveau site de production de figurines en terre cuite dans le Nord-Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances révélées par la chimie dans les tombes de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2024, Rencontre autour de l'invisible dans la tombe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Anthropologie et d'Archéologie Funéraire, May 2024, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2022. Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaaf, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03685270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de la colline de l’Yeuse à Murviel-lès-Montpellier (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. – IIe s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5140 "Archéologie des sociétés méditerranéennes"; Labex Archimède; Université Paul Valery - Montpellier III; CNRS; Inrap, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobiliers d’instrumentum en usage dans les lieux de culte de Narbonnaise occidentale : méthodologie d’étude et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agusta-Boularot et al., May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Terrasses de Montfo » à Magalas (Hérault, FR) : lieux de culte et mobiliers &amp;lt;i&amp;gt;instrumentum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits vases « votifs » en céramique calcaire : production et utilisation cultuelle sur quelques sites de Narbonnaise centrale (FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.375-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rites de &amp;lt;i&amp;gt;iactatio stipis&amp;lt;/i&amp;gt; et de consommation des liquides mis en évidence par les mobiliers sur le sanctuaire antique de Trémonteix à Clermont-Ferrand (Puy-de-Dôme, FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.163-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le travail du cuir à l’époque gallo-romaine : le site Jean Fleuret à Burdigala (Nouvelle-Aquitaine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Couchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology and Economy in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des modalités de dépôts de vases en terre cuite et en verre dans les inhumations de la cité de Nîmes (Ier-début Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Congrès d'Autun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Etude de la Céramique Antique en Gaule, May 2016, Autun, France. pp.71-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrière des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29è RENCONTRES DE L'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. p 66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités artisanales sur le site du Castellas à Murviel-lès-Montpellier (Hérault, France) : premières données sur l'implantation des ateliers de potiers dans l'agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au quotidien : regards croisés sur l'habitat et l'artisanat (Afrique du Nord, Gaule et Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. p. 93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre du dépotoir antique de la &amp;quot; rue Condé &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'Association Française pour l'Archéologie du Verre (A.F.A.V.) - Histoire et Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fréjus, France. p. 5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de verrier de la toute fin du IIe siècle ap. J.-C. sur le site du &amp;quot; Parking Jean Jaurès &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'A.F.A.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fréjus, France. p. 71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut Empire dans la moyenne vallée de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l'habitat rural gallo-romain : terminologies et typologies à l'épreuve des réalités archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. p. 61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un dépotoir des années 140-170 apr. J.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvéréano Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la SFECAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vallauris-Marseille, France. p. 403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poubelles de Titus Iulius Paternus à L’Auribelle-Basse (Pézenas, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvéréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la SFECAG: "Les céramiques communes de Marseille à Gênes du IIe s. av. J.-C au IIIe s. apr. J.-C."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECAG, May 2004, Vallauris Golfe-Juan, France. pp.403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actes du colloque de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lattes, France. pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite en Narbonnaise centrale durant le haut Empire : actualisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Pyrhover : Production, circulation et usages du verre dans le Languedoc Méditerranéen, de la Protohistoire à la fin du Moyen Âge : Nouveaux apports de l'archéologie et de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Rencontres de l’Association française pour l’Archéologie du verre, Rencontres de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des recettes de l’industrie verrière en France au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Brunet; Anne-Gaëlle de Kepper; Erwan Nivez; Sophie Oudry; Yannick Prouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de la crémation. Actes de la 13e Rencontre du Gaaf, 30 mai-1 juin 2022, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAAF, pp.227-238, 2025, Publication du Gaaf ; 13, 9782954152684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire des Cresses Basses à Montblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.313-420, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe-bûcher 3060 de Peyre Plantade à Clermont-l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.205-237, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets du quotidien en métal, en os et en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanette Laubenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les potiers gallo-romains de Sallèles d’Aude (Aude, France). Production et vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-218, 2024, Institut des sciences et techniques de l'Antiquité, 978-2-38549-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire du Renaussas à Valros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.239-311, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-501, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, pp.165-178, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentum des productions de bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Brisville; Audrey Renaud; Núria Rovira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en Méditerranée occidentale aux époques antique et médiévale. Archéologie, bioarchéologie et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence; Centre Camille Jullian, pp.59-98, 2021, Bibliothèque d’archéologie méditerranéenne et africaine ; 29, 979-10-320-0338-1. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.66042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases en verre des IIe et IIIe s. ap. J.-C. en Gaule du Sud et du Sud-Est : quelques repères chrono-typologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-374, 2021, Archéologie et histoire romaine, 978-2-35518-062-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibules de l’agglomération de Lacoste à Mouliets-et-Villemartin (Gironde) : productions locales et importations au deuxième âge du Fer en limite aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.785-808, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports de pinceaux doubles en bronze dans l'Antiquité : instruments de peinture ou de dorure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux; Isabelle Bertrand; Michel Feugère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Âge. Actes de la table-ronde européenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, éditions monique mergoil, pp.679-716, 2015, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont Les Aulerques, Cénomans et Diablintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Allély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Raux, V. Brouquier-Reddé, M. Monteil, W. Van Andringa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des dieux et des hommes : cultes et sanctuaires en Sarthe et Mayenne dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, pp.16-31, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en verre du site de Lacoste à Mouliets-et-Villemartin (Gironde) : étude typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément Aquitania (30), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-171, 2013, 978-2-910763-34-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du « Chemin du Plessis » : une nouvelle découverte sur l’agglomération antique de Neung-sur-Beuvron (Loir-et-cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Féracf, pp.149-156, 2006, 29e supplément à la RACF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des textiles, des origines au VIe s. de n. ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2000, Actes du colloque de Lattes, 28 octobre 1999, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faciès de la céramique lattoise du IVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Py (M.) dir. - Recherches sur le quatrième siècle avant notre ère à Lattes. Lattes, ARALO, 1999 (Lattara ; 12), p. 287-438.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costume et parure (entretien avec Fr. Labaune et Stéphanie Raux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labaune-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au pied du mur. L'enceinte romaine du Mans, catalogue d'exposition du Carré Plantagenêts au Mans, sous la direction de J. Bouillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aybrines. 5000 ans de présence humaine en bordure des Aspres (Occitanie, Pyrénées-Orientales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corse, Haute-Corse (2B), Belgodère, Erbaghjolu (parcelle n°1296), Rapport de fouille préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granalese parcelle AT 4, Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse (2B), Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d’un établissement rural du IIe siècle au VIe siècle de notre ère (Provence-Alpes-Côte d’Azur, Vaucluse, Pertuis, Saint-Roch, rue Léon Arnoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, 1 vol. (443 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloe Bacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Hérault (34) Loupian Aqua Domitia - Maillon T3 - Tronçon de Poussan à Mèze. Mas de Courty Nord - Voie Domitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrap, Institut national de recherches archéologiques préventives. 2022, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03663979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'un établissement rural du IIe siècle au VIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lou Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Déviation de la RD 107 au droit de la Canonica : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2021, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Pruniccia : Un éclairage inédit sur l’espace périurbain septentrional de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2021, pp.837 (3 volumes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodève. Teisserenc. Musée Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport Final d'Opération. Fouille préventive, Inrap méditerranée; SRA occitanie. 2020, 330 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05178515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboratella e Pirelli C209 : une nécropole préromaine, une nécropole à incinération, un établissement agricole impérial romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Inisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP-Méditerranée, Corse. 2020, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2019, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saturnin-de-Lucian, Les Crouzets (Hérault) : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap méditerranée. 2019, 1 vol. (97 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04286830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa romaine de Piantarella : Bonifacio (2A). Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2018, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2018, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de la Lironde - Chemin 103. Montpellier (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mayoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murviel-lès-Montpellier. Agglomération antique du Castellas, rapport intermédiaire du programme triennal 2005-2007, Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Silverano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Borau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2005, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neung-sur-Beuvron (Loir-et-Cher), chemin rural du Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Neury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2002, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Raux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gaidon-Bunuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Maleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supplément Aquitania. , 46, 2025, 9782910763091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association de la Revue archéologique de Narbonnaise, 448 p., 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes et sanctuaires à Angers dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombline Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musées d'Angers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole romaine de Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvereano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses. Actes des Rencontres internationales Instrumentum. Le Mans (FR, Sarthe), 3-5 Juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mergoil, 64, 558 p., 2019, Monographies instrumentum, 978-2-35518-093-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaire et atelier de potier, IIe s. av. J.-C. – IVe s. (Hérault, Magalas, Les Terrasses de Montfo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 1 vol. (452 p.), 2019, Documents d’archéologie préventive 6, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/b8ey-kq37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dieux & des hommes. Cultes et sanctuaires en Sarthe et en Mayenne dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP, 316 p., 2015, 9782911057502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Age. Actes de la table-ronde euro­péenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement côtier de Pech Maho (Sigean, Aude) aux VIe-Ve s. av. J.- C. (fouilles 1959-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour le Developpement de l'Archéologie en Languedoc-Roussillon, pp.467, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer de la vaisselle à l’époque romaine, Archéologie d’un centre de production céramique en Gaule, La Boissière-Ecole (Yvelines - France), Ier et IIIe siècles après J. C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufaÿ Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la ville et le long de la voie Domitienne : le quartier des Carmes de Nîmes du IIe s. av. J.-C. au IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 2024, pp.153-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des peaux et du cuir durant le Haut-Empire à Bordeaux/&amp;lt;em&amp;gt;Burdigala&amp;lt;/em&amp;gt; (Gironde), d’après les vestiges mis au jour sur le site de la rue Jean-Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.33-71. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12g7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évacuation des eaux usées et pluviales dans les quartiers d’habitation et d’artisanat du Castellas (Murviel-lès-Montpellier, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54-55 (2021-2022) (1), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2021.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrages d’un petit édifice thermal antique à Vire (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un protocole d’enregistrement des vases en verre antiques : le projet Dicover dans Syslat-Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fibule en bronze à tête de Méduse en verre découverte à Allonnes (FR, Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Péan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2018 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Corse, 2021, pp.50001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fibules estampillées de Gaule de l’Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : Lamajone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2018-2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à l’étude des mobiliers instrumentum des sites cultuels en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria – Mare Stagno : fouilles programmées 2017 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corse, 2017, http://journals.openedition.org/adlfi/22628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la charnière du Bas-Empire et du haut Moyen-Âge : vaisselle en verre du Ve siècle ap. J.-C. à Port-la-Nouvelle (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et évolutions d’une portion de la pars rustica de la villa de « La Bourlerie » à Vallon-sur-Gée (Sarthe) du Ier au VIIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.109-154. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aremo.2017.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre nouvelles occurrences de supports de pinceaux en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaix Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrières des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes des 29e Rencontres AFAV, Paris, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aire d'ensilage du deuxième âge du fer en Roussillon : les Vignes de l'Espérance (Banyuls-dels-Aspres, Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jandot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.19-58. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa romaine, le site du Grand-Coudray à Bonchamp-lès-Laval (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Coffineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.199 - 250. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étang sacré à &amp;lt;i&amp;gt;Vindinum&amp;lt;/i&amp;gt;/Le Mans (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.125-162. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.155-239. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2014.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe monumental suburbain et l’ensemble funéraire de Saint-Martin-au-Val (Chartres, Eure-et-Loir) : état de la recherche (2006-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Drost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.91-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace à vocation culinaire sur le site de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de la Lesse à Sauvian (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger sur le forum du Castellas (Murviel-lès-Montpellier, Hérault) : un dépotoir atypique daté de la première moitié du IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bardot-Cambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.293-360. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de deux nouvelles tombes du Haut-Empire dans le quartier Hoche-Sernam à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.221-246. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2012.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d’un ensemble clos de la fin du IVe siècle ap. J.-C. sur le site de l’Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et mobiliers associés d'un ensemble clos de la fin du IVe s. apr. J.-C. sur le site de l'Auditorium de Bordeaux (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, p. 141-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle catégorie d'objets en bois de cerf de l'Antiquité tardive en Languedoc : les cuillères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques objets fonctionnels sur le site de débarcadère antique de Port-la-Nautique à Narbonne (F, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, p. 21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bracelets celtiques en verre du site de Lacoste (Mouliets-et-Villemartin). Approche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles sur la voie nouvelle Borgo-Vescovato, une fenêtre sur l'occupation rurale du territoire de la cité de Mariana (Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foyers domestiques dans l'habitat lattois du IIe Age du fer (IVe-Ier s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9, pp.401-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève synthèse des productions franciliennes du Ier au IIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord-Ouest Archéologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.229-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite de Narbonnaise centrale : un répertoire iconographique d’origine plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de moule de « Vénus à gaine » au Mans : un nouveau site de production de figurines en terre cuite dans le Nord-Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coroplastie en Gaule romaine, du Ier au IIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Androuin et al., Sep 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances révélées par la chimie dans les tombes de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2024, Rencontre autour de l'invisible dans la tombe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Anthropologie et d'Archéologie Funéraire, May 2024, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAF 2022. Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaaf, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03685270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de la colline de l’Yeuse à Murviel-lès-Montpellier (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. – IIe s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5140 "Archéologie des sociétés méditerranéennes"; Labex Archimède; Université Paul Valery - Montpellier III; CNRS; Inrap, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobiliers d’instrumentum en usage dans les lieux de culte de Narbonnaise occidentale : méthodologie d’étude et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agusta-Boularot et al., May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Terrasses de Montfo » à Magalas (Hérault, FR) : lieux de culte et mobiliers &amp;lt;i&amp;gt;instrumentum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits vases « votifs » en céramique calcaire : production et utilisation cultuelle sur quelques sites de Narbonnaise centrale (FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.375-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rites de &amp;lt;i&amp;gt;iactatio stipis&amp;lt;/i&amp;gt; et de consommation des liquides mis en évidence par les mobiliers sur le sanctuaire antique de Trémonteix à Clermont-Ferrand (Puy-de-Dôme, FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Chuniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.163-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le travail du cuir à l’époque gallo-romaine : le site Jean Fleuret à Burdigala (Nouvelle-Aquitaine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Couchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology and Economy in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des modalités de dépôts de vases en terre cuite et en verre dans les inhumations de la cité de Nîmes (Ier-début Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Congrès d'Autun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Etude de la Céramique Antique en Gaule, May 2016, Autun, France. pp.71-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrière des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29è RENCONTRES DE L'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. p 66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités artisanales sur le site du Castellas à Murviel-lès-Montpellier (Hérault, France) : premières données sur l'implantation des ateliers de potiers dans l'agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au quotidien : regards croisés sur l'habitat et l'artisanat (Afrique du Nord, Gaule et Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. p. 93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre du dépotoir antique de la &amp;quot; rue Condé &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'Association Française pour l'Archéologie du Verre (A.F.A.V.) - Histoire et Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fréjus, France. p. 5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de verrier de la toute fin du IIe siècle ap. J.-C. sur le site du &amp;quot; Parking Jean Jaurès &amp;quot; à Nîmes (Gard, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres de l'A.F.A.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fréjus, France. p. 71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut Empire dans la moyenne vallée de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l'habitat rural gallo-romain : terminologies et typologies à l'épreuve des réalités archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. p. 61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un dépotoir des années 140-170 apr. J.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvéréano Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la SFECAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vallauris-Marseille, France. p. 403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poubelles de Titus Iulius Paternus à L’Auribelle-Basse (Pézenas, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvéréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la SFECAG: "Les céramiques communes de Marseille à Gênes du IIe s. av. J.-C au IIIe s. apr. J.-C."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECAG, May 2004, Vallauris Golfe-Juan, France. pp.403-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actes du colloque de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lattes, France. pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines en terre cuite en Narbonnaise centrale durant le haut Empire : actualisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud (IIe s. av. J.-C. - Ve s. ap. J.-C.) et dans les provinces limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Pyrhover : Production, circulation et usages du verre dans le Languedoc Méditerranéen, de la Protohistoire à la fin du Moyen Âge : Nouveaux apports de l'archéologie et de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Rencontres de l’Association française pour l’Archéologie du verre, Rencontres de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des recettes de l’industrie verrière en France au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Brunet; Anne-Gaëlle de Kepper; Erwan Nivez; Sophie Oudry; Yannick Prouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de la crémation. Actes de la 13e Rencontre du Gaaf, 30 mai-1 juin 2022, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAAF, pp.227-238, 2025, Publication du Gaaf ; 13, 9782954152684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe-bûcher 3060 de Peyre Plantade à Clermont-l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.205-237, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire des Cresses Basses à Montblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.313-420, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire du Renaussas à Valros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.239-311, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets du quotidien en métal, en os et en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanette Laubenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les potiers gallo-romains de Sallèles d’Aude (Aude, France). Production et vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-218, 2024, Institut des sciences et techniques de l'Antiquité, 978-2-38549-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois inhumations mérovingiennes au Langon (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-501, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, pp.165-178, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentum des productions de bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Brisville; Audrey Renaud; Núria Rovira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en Méditerranée occidentale aux époques antique et médiévale. Archéologie, bioarchéologie et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence; Centre Camille Jullian, pp.59-98, 2021, Bibliothèque d’archéologie méditerranéenne et africaine ; 29, 979-10-320-0338-1. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.66042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases en verre des IIe et IIIe s. ap. J.-C. en Gaule du Sud et du Sud-Est : quelques repères chrono-typologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-374, 2021, Archéologie et histoire romaine, 978-2-35518-062-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibules de l’agglomération de Lacoste à Mouliets-et-Villemartin (Gironde) : productions locales et importations au deuxième âge du Fer en limite aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.785-808, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports de pinceaux doubles en bronze dans l'Antiquité : instruments de peinture ou de dorure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux; Isabelle Bertrand; Michel Feugère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Âge. Actes de la table-ronde européenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, éditions monique mergoil, pp.679-716, 2015, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont Les Aulerques, Cénomans et Diablintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Allély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Raux, V. Brouquier-Reddé, M. Monteil, W. Van Andringa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des dieux et des hommes : cultes et sanctuaires en Sarthe et Mayenne dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, pp.16-31, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en verre du site de Lacoste à Mouliets-et-Villemartin (Gironde) : étude typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément Aquitania (30), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-171, 2013, 978-2-910763-34-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Sabrié et Raymond Sabrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison au Grand Triclinum du Clos de la Lombarde à Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Monique Mergoil, p. 254-265, 2011, Archéologie et Histoire Romaine, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du « Chemin du Plessis » : une nouvelle découverte sur l’agglomération antique de Neung-sur-Beuvron (Loir-et-cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Féracf, pp.149-156, 2006, 29e supplément à la RACF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des textiles, des origines au VIe s. de n. ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2000, Actes du colloque de Lattes, 28 octobre 1999, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faciès de la céramique lattoise du IVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Py (M.) dir. - Recherches sur le quatrième siècle avant notre ère à Lattes. Lattes, ARALO, 1999 (Lattara ; 12), p. 287-438.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costume et parure (entretien avec Fr. Labaune et Stéphanie Raux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labaune-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au pied du mur. L'enceinte romaine du Mans, catalogue d'exposition du Carré Plantagenêts au Mans, sous la direction de J. Bouillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aybrines. 5000 ans de présence humaine en bordure des Aspres (Occitanie, Pyrénées-Orientales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corse, Haute-Corse (2B), Belgodère, Erbaghjolu (parcelle n°1296), Rapport de fouille préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granalese parcelle AT 4, Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse (2B), Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d’un établissement rural du IIe siècle au VIe siècle de notre ère (Provence-Alpes-Côte d’Azur, Vaucluse, Pertuis, Saint-Roch, rue Léon Arnoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2023, 1 vol. (443 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloe Bacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Hérault (34) Loupian Aqua Domitia - Maillon T3 - Tronçon de Poussan à Mèze. Mas de Courty Nord - Voie Domitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrap, Institut national de recherches archéologiques préventives. 2022, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03663979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'un établissement rural du IIe siècle au VIe siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Déviation de la RD 107 au droit de la Canonica : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2021, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lou Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucciana (2B), Pruniccia : Un éclairage inédit sur l’espace périurbain septentrional de Mariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselyne Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2021, pp.837 (3 volumes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodève. Teisserenc. Musée Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport Final d'Opération. Fouille préventive, Inrap méditerranée; SRA occitanie. 2020, 330 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05178515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboratella e Pirelli C209 : une nécropole préromaine, une nécropole à incinération, un établissement agricole impérial romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Inisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP-Méditerranée, Corse. 2020, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2019, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Saturnin-de-Lucian, Les Crouzets (Hérault) : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap méditerranée. 2019, 1 vol. (97 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04286830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa romaine de Piantarella : Bonifacio (2A). Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Byl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2018, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2018, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tosna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de la Lironde - Chemin 103. Montpellier (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mayoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murviel-lès-Montpellier. Agglomération antique du Castellas, rapport intermédiaire du programme triennal 2005-2007, Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Silverano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Borau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2005, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neung-sur-Beuvron (Loir-et-Cher), chemin rural du Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Neury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; SRA Centre. 2002, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombline Grosbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silvereano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andriga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Solier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Belarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufa&#255; Bruno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04151975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P&#233;an" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defaix Patrick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q1a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913560v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095495v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-potiers-gallo-romains-de-salleles-d-aude-aude-france.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66042" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie All&#233;ly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587494v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446136v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04219582v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445833v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178515v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514555v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286830v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514022v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523796v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leroy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769803v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silverano" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombline Grosbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silvereano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andriga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Solier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Belarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufa&#255; Bruno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04151975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P&#233;an" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defaix Patrick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q1a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913560v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814852v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-potiers-gallo-romains-de-salleles-d-aude-aude-france.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130764v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie All&#233;ly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587494v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446136v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04219582v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178515v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514555v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286830v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514022v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523796v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leroy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769803v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silverano" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>