--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Ravez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en anglais, Université Bordeaux-Montaigne (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052538249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Églogues “pour rien” de Samuel Beckett - Et in Arcadia ego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Textes pour rien / Texts for Nothing de Samuel Beckett / Le corps de la voix impossible, 2018 – 6, pp.185-209. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08143-2.p.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylanimal ou l’adresse poétique de Dylan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire et relire Dylan Thomas, 31 (2), pp.136-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Beckett fait son cinéma… au théâtre : Une lecture de Solo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.87--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du moignon à la prothèse : le corps en supplément chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.53--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stepping down into the sexpit’: Sex and Gender in Samuel Beckett's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la terreur : Ondes de choc et reconstructions (XXe-XXIe siècles), dir. Yves Davo & S. Ravez, Leaves 1 (nov. 2015), CLIMAS, Université Bordeaux-Montaigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Davo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mères et l'autorité. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Machet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.462, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Distractions in Beckett’s Fiction and Drama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaëck, Nathalie and Mallier, Clara and Schmitt, Arnaud and Girard, Romain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mad Narrators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.285--298, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angel-Perez, E. and Poulain, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombeau pour Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Aden, pp.81--119, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Obsession de Beckett ou the happy speculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baillon, Jean-François and Veyret, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Obsession à l’œuvre : littérature, cinéma et société en Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.149--159, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rédaction des entrées: Trilogie (première), Trilogie (dernière), Masochisme, Epopée, Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert, M.-C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, H. Champion, pp.1197, 2011, Dictionnaires et Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve du féminisme dans Arlington Road de Rachel Cusk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baillon, Jean-François and Béghain, Véronique and Larré, Lionel and Veyret, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes de la Réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.95--109, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Ravez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en anglais, Université Bordeaux-Montaigne (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052538249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Églogues “pour rien” de Samuel Beckett - Et in Arcadia ego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Textes pour rien / Texts for Nothing de Samuel Beckett / Le corps de la voix impossible, 2018 – 6, pp.185-209. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08143-2.p.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylanimal ou l’adresse poétique de Dylan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire et relire Dylan Thomas, 31 (2), pp.136-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Beckett fait son cinéma… au théâtre : Une lecture de Solo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.87--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du moignon à la prothèse : le corps en supplément chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.53--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett l'interrupteur ou Des petits textes en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 59 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.591.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cythera to Philautia: An Excursion into Beckettian Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1-2), pp.136-151. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2001.10.1-2.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOMBEAU DU REGARD/REGARD DU TOMBEAU: Place de l'imagination chez Ignace de Loyola et Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (1), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-90000072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stepping down into the sexpit’: Sex and Gender in Samuel Beckett's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la terreur : Ondes de choc et reconstructions (XXe-XXIe siècles), dir. Yves Davo & S. Ravez, Leaves 1 (nov. 2015), CLIMAS, Université Bordeaux-Montaigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Davo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mères et l'autorité. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Machet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.462, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Distractions in Beckett’s Fiction and Drama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaëck, Nathalie and Mallier, Clara and Schmitt, Arnaud and Girard, Romain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mad Narrators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.285--298, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angel-Perez, E. and Poulain, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombeau pour Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Aden, pp.81--119, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Obsession de Beckett ou the happy speculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baillon, Jean-François and Veyret, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Obsession à l’œuvre : littérature, cinéma et société en Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.149--159, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rédaction des entrées: Trilogie (première), Trilogie (dernière), Masochisme, Epopée, Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert, M.-C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, H. Champion, pp.1197, 2011, Dictionnaires et Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve du féminisme dans Arlington Road de Rachel Cusk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baillon, Jean-François and Béghain, Véronique and Larré, Lionel and Veyret, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes de la Réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.95--109, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'inhommable chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inhumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.85-97, 2004, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psn.4457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFE28800"/>
+    <w:nsid w:val="7074B345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-ravez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052538249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08143-2.p.0185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gouvard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02535692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-ravez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052538249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08143-2.p.0185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.591.0018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560800v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2001.10.1-2.12" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-90000072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gouvard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02535692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.4457" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>