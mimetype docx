--- v1 (2026-04-17)
+++ v2 (2026-05-18)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7074B345"/>
+    <w:nsid w:val="D6350D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>