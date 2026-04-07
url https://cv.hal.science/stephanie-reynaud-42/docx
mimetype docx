--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -443,10860 +443,19507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04841355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted Spontaneous Formation of High‐Aspect Ratio Nanopeaks on Ultrafast Laser‐Irradiated Ni Surface</w:t>
+                <w:t xml:space="preserve">Innovative process to obtain thin films and micro-nanostructured ZrN films from a photo-structurable ZrO2 sol-gel using rapid thermal nitridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+                <w:t xml:space="preserve">V. Vallejo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Rudenko</w:t>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">A. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">C. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202200761⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.100430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtadv.2023.100430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03753597v1</w:t>
+                <w:t xml:space="preserve">hal-04229107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Zirconium Oxide (ZrO2) Sol-Gel Development for the Micro-Structuring of Various Substrates (Nature and Shape) by Optical and Nano-Imprint Lithography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boosted Spontaneous Formation of High‐Aspect Ratio Nanopeaks on Ultrafast Laser‐Irradiated Ni Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Valour</w:t>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
+                <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Traynar</w:t>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15165596⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202200761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094440v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03753597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‑Density Nanowells Formation in Ultrafast Laser‑Irradiated Thin Film Metallic Glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
+                <w:t xml:space="preserve">Versatile Zirconium Oxide (ZrO2) Sol-Gel Development for the Micro-Structuring of Various Substrates (Nature and Shape) by Optical and Nano-Imprint Lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Traynar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-micro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40820-022-00850-4⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (16), pp.5596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15165596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03823730v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Zirconium Oxide (ZrO2) Sol-Gel Development for the Micro-Structuring of Various Substrates (Nature and Shape) by Optical and Nano-Imprint Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Traynar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (16), pp.5596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma15165596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nanostructured plasmonic TiN layer produced using rapid thermal nitridation of a nanoimprinted TiO2 sol-gel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gâté</w:t>
+                <w:t xml:space="preserve">High‑Density Nanowells Formation in Ultrafast Laser‑Irradiated Thin Film Metallic Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.468682⟩</w:t>
+              <w:t xml:space="preserve">Nano-micro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40820-022-00850-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784098v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03823730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of roughness on surface plasmons propagation along deep and shallow metallic diffraction gratings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+                <w:t xml:space="preserve">Micro-nanostructured plasmonic TiN layer produced using rapid thermal nitridation of a nanoimprinted TiO2 sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+                <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Varenne</w:t>
+                <w:t xml:space="preserve">Maria Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+                <w:t xml:space="preserve">Valentin Gâté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (2), pp.349. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.3846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ol.443659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.468682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522925v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Fiber Magneto-Optical Effect Using Nanoparticles Doped Sol-Gel Thin Film Deposited Within Microstructured Fibers</w:t>
+                <w:t xml:space="preserve">Effect of roughness on surface plasmons propagation along deep and shallow metallic diffraction gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dufour</w:t>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Neveu</w:t>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3084359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ol.443659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03242709v1</w:t>
+                <w:t xml:space="preserve">hal-03522925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, electrical and mechanical properties of TiN thin film obtained from a TiO2 sol-gel coating and rapid thermal nitridation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-Fiber Magneto-Optical Effect Using Nanoparticles Doped Sol-Gel Thin Film Deposited Within Microstructured Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alejandra Usuga-Higuita</w:t>
+                <w:t xml:space="preserve">Alexis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3084359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273423v1</w:t>
+                <w:t xml:space="preserve">ujm-03242709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Insignificant Role of the Oxidation Process on Ultrafast High-Spatial-Frequency LIPSS Formation on Tungsten</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+                <w:t xml:space="preserve">Optical, electrical and mechanical properties of TiN thin film obtained from a TiO2 sol-gel coating and rapid thermal nitridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga-Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11051069⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.127089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03230418v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two‐dimensional photonic metasurfaces for slow light‐controlled photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Capitolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Hamandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hochedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said El-Jallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Select</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.108-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nano.202100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer-free graphene synthesis by nickel catalyst dewetting using rapid thermal annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bleu</w:t>
+                <w:t xml:space="preserve">On the Insignificant Role of the Oxidation Process on Ultrafast High-Spatial-Frequency LIPSS Formation on Tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Dominic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149492⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11051069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04000978v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03230418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Reflection From Cylindrical Grating-Waveguide Under Holistic Excitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colette Veillas</w:t>
+                <w:t xml:space="preserve">Transfer-free graphene synthesis by nickel catalyst dewetting using rapid thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2020.2966146⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 555, pp.149492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441167v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04000978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-doped Graphene Synthesis by Pulsed Laser Co-Deposition of Carbon and Boron</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant Reflection From Cylindrical Grating-Waveguide Under Holistic Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Barnier</w:t>
+                <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lefkir</w:t>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Loir</w:t>
+                <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.145843. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2020.2966146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489377v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Fe and S isotope analyses in pyrite from the 3.2 Ga Mendon Formation (Barberton Greenstone Belt, South Africa): Evidence for early microbial iron reduction</w:t>
+                <w:t xml:space="preserve">Sub-100 nm 2D nanopatterning on a large scale by ultrafast laser energy regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+                <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennyfer Miot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Muller</w:t>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12385⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.6609-6616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr09625f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510783v1</w:t>
+                <w:t xml:space="preserve">ujm-02546829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing periodic topographies and structural patterns on silicon surfaces mediated by ultrafast photoexcited charge carriers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Rudenko</w:t>
+                <w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Turuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
+                <w:t xml:space="preserve">Aurélien Eglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xxx Sedao</w:t>
+                <w:t xml:space="preserve">Julie Machault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.043080. </w:t>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02971584v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro–Nanostructured TiN Thin Film: Synthesis from a Photo-Patternable TiO2 Sol–Gel Coating and Rapid Thermal Nitridation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boron-doped Graphene Synthesis by Pulsed Laser Co-Deposition of Carbon and Boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A Usuga Higuita</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Hochedel</w:t>
+                <w:t xml:space="preserve">Y. Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c07157⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.145843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273370v1</w:t>
+                <w:t xml:space="preserve">hal-02489377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-driven plasmonic gratings for multiple image hiding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cazier</w:t>
+                <w:t xml:space="preserve">Mixing periodic topographies and structural patterns on silicon surfaces mediated by ultrafast photoexcited charge carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9MH00017H⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.043080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02053540v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02971584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D reproduction of the face on the Turin Shroud by infrared femtosecond pulse laser processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Fe and S isotope analyses in pyrite from the 3.2 Ga Mendon Formation (Barberton Greenstone Belt, South Africa): Evidence for early microbial iron reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vergé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Bleu</w:t>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vocanson</w:t>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.58.002158⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.306- 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062588v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Arranged Periodic Nanovoids by Ultrafast Laser-Induced Near-Field Enhancement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+                <w:t xml:space="preserve">Micro–Nanostructured TiN Thin Film: Synthesis from a Photo-Patternable TiO2 Sol–Gel Coating and Rapid Thermal Nitridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hochedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (46), pp.25480 - 25488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c07157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483899v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of four methods of surface roughness assessment of corneal stromal bed after lamellar cutting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-driven plasmonic gratings for multiple image hiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Hamri</w:t>
+                <w:t xml:space="preserve">Nipun Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Egaud</w:t>
+                <w:t xml:space="preserve">Marie Vangheluwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mauclair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.8.004974⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (5), pp.978-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9MH00017H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634361v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02053540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuring of Mesoporous Titania Films Loaded with Silver Salts to Enhance the Photocatalytic Degradation of Methyl Blue under Visible Light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">2D reproduction of the face on the Turin Shroud by infrared femtosecond pulse laser processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano7100334⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (9), pp.2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.002158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918599v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-driven self-organization of silver nanoparticles in 1D and 2D subwavelength gratings for plasmonic photocatalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+                <w:t xml:space="preserve">Self-Arranged Periodic Nanovoids by Ultrafast Laser-Induced Near-Field Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/28/3/035302⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.1418-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01514979v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency concentrated solar power plant receivers using periodic microstructured absorbing layers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Celle</w:t>
+                <w:t xml:space="preserve">Comparison of four methods of surface roughness assessment of corneal stromal bed after lamellar cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Jumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Hamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Egaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.027⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.4974-4986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.8.004974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384616v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wire-grid polarizer using galvanic growth technology: demonstration of a wide spectral and angular bandwidth component with high extinction ratio.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guttmann Markus</w:t>
+                <w:t xml:space="preserve">Microstructuring of Mesoporous Titania Films Loaded with Silver Salts to Enhance the Photocatalytic Degradation of Methyl Blue under Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano7100334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.54.4.047105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01150775v1</w:t>
+                <w:t xml:space="preserve">hal-01918599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized growth of metallic nanoparticles in a thin film under homogeneous and continuous-wave light excitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal photolithography applied to functional microstructure on cylinder based on photopatternable TiO2 sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vitrant</w:t>
+                <w:t xml:space="preserve">Loic Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">O. Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4tc00971a⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2017.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01006145v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01514973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a robust platform for surface enhanced Raman scattering applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.-S. Loir</w:t>
+                <w:t xml:space="preserve">Polarization-driven self-organization of silver nanoparticles in 1D and 2D subwavelength gratings for plasmonic photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4863824⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (3), pp.035302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/28/3/035302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00948962v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01514979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystal orientation on the formation of femtosecond laser-induced periodic surface structures and lattice defects accumulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+                <w:t xml:space="preserve">Growth of single gold nanofilaments at the apex of conductive Atomic Force Microscope tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4874626⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.7496-7500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR08310A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01011953v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable Silver Nanostructures Controlled With an Atomic Force Microscope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Simple synthesis of Ag nanoparticles arranged in 1D and 2D grating-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp501268y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.312-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2961/jlmn.2016.03.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00990683v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron backscatter diffraction characterization of laser-induced periodic surface structures on nickel surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+                <w:t xml:space="preserve">High efficiency concentrated solar power plant receivers using periodic microstructured absorbing layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.152⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.328 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00948969v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor photochromism of silver containing mesoporous films of amorphous or anatase TiO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Vocanson</w:t>
+                <w:t xml:space="preserve">Growth Twinning and Generation of High-Frequency Surface Nanostructures in Ultrafast Laser-Induced Transient Melting and Resolidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim V Shugaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengping V Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude V Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-2048-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.6995 - 7007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b02970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00875730v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electron-phonon coupling and electron diffusion on ripples growth on ultrafast-laser-irradiated metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Impact of evolving surface nanoscale topologies in femtosecond laser structuring of Ni-based superalloy CMSX-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3676221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.015402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684374v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01260714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct nanopatterning of 100 nm metal oxide periodic structures by Deep-UV immersion lithography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+                <w:t xml:space="preserve">Wire-grid polarizer using galvanic growth technology: demonstration of a wide spectral and angular bandwidth component with high extinction ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazier Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guttmann Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.37.004651⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (4), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.54.4.047105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749634v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of surface plasmon resonance in ultrafast laser-induced ripples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faure</w:t>
+                <w:t xml:space="preserve">Characterisation of electrochemical immunosensor for detection of viable not-culturable forms of Legionellla pneumophila in water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejla Sboui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Souiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.009035⟩</w:t>
+              <w:t xml:space="preserve">Chemical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/chempap-2015-0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590530v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control of a Yb:YAG ceramic microchip laser by constructive-interference resonant grating mirror</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Transverse-mode selective resonant grating-mirrors for high power and high brightness emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Lyndin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parriaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (13), pp.17275-17289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.017275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00392921v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microchip-laser polarization control by destructive-interference resonant-grating mirror</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marwan Abdou Ahmed</w:t>
+                <w:t xml:space="preserve">Large Area Fabrication of Periodic TiO2 Nanopillars Using Microsphere Photolithography on a Photopatternable Sol–Gel Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.15.002573⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1021/acs.langmuir.5b01191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00134970v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photochromic Ag:TiO2 thin films on PET substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beneventi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.61305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA08804B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01087384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2N Period submicron grating at the inner wall of a metal cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hirshy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.1432-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-013-1949-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01069222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-organized growth of metallic nanoparticles in a thin film under homogeneous and continuous-wave light excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.6256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4tc00971a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01006145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a robust platform for surface enhanced Raman scattering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.Volume 104, 041912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4863824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00948962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dichroic colored luster of laser-induced silver nanoparticle gratings buried in dense inorganic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Martinez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vitrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (11), pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.0000C1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of crystal orientation on the formation of femtosecond laser-induced periodic surface structures and lattice defects accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (171605), http://dx.doi.org/10.1063/1.4874626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4874626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01011953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Switchable Silver Nanostructures Controlled With an Atomic Force Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (14), pp.7494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp501268y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00990683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron backscatter diffraction characterization of laser-induced periodic surface structures on nickel surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10.1016/j.apsusc.2013.10.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00948969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-organized micro-holes on titania based sol-gel films under continuous direct writing with a continuous wave UV lase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (21), pp.211903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4807784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00872330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multicolor photochromism of silver containing mesoporous films of amorphous or anatase TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (11), pp.2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-2048-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00875730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub-micrometric patterns written using a DIL method coupled to a TiO2 photo-resist.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gâté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dellea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vercasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00842557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cylindrical Grating Projection by Single-Shot Normal Exposure of a Radial Phase Mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.1170-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2012.2207096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00726382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of electron-phonon coupling and electron diffusion on ripples growth on ultrafast-laser-irradiated metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (2), pp.024902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3676221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subwavelength cylindrical grating by holistic phase-mask coordinate transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lyndin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (7), pp.7946-7953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.007946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00707414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct nanopatterning of 100 nm metal oxide periodic structures by Deep-UV immersion lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Stehlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.4651-4653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.37.004651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00749634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of surface plasmon resonance in ultrafast laser-induced ripples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (10), pp.9035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.009035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth by heat treatment of silver nanorods inside mesostructured silica thin films: synthesis, colours of thin films, study of some experimental parameters and characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (1-3), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00525707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irradiance influence on the multicolor photochromism of mesoporous TiO2 films loaded with silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (99), pp.173106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3653282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00626211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reversible and irreversible laser microinscription on silver containing mesoporous titania films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (29), pp.3166-3170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201000340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00457685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipsometric characterization of photo-resist gratings using artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Gereige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stchakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (5), pp.1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200777763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00292016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization control of a Yb:YAG ceramic microchip laser by constructive-interference resonant grating mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken-Ichi Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (12), pp.1899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00392921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microchip-laser polarization control by destructive-interference resonant-grating mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdou Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (5), pp.2573-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.15.002573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flying phase mask for the printing of long submicron-period stitchingless gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83 (4-9), pp.734-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00358901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A monolithic optical phase-shift detector on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sarrabayrouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (6), pp.1305-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2005.858945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00122906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">99% efficiency measured in the -1st order of a resonant grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Tishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (9), pp.3230-3235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPEX.13.003230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00122907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of subwavelength diffraction gratings by an inverse-scattering neural method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mure Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 19 (12), pp.2394-2402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.19.002394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02060256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative process of micro-nanostructure of titanium nitride (TiN) by association of a photostructurable titanium oxide (TiO2) and a rapid thermal annealing (RTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano The nanoscience meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nanostructuring by optical lithography and nitridation of photo-patternable TiO2 sol-gel to obtain micro-nanostructured TiN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
+                <w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minh Nha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Patterning Materials and Processes XL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Colloque de la SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094451v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Induced Oxidation Mechanism on Tungsten Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Weck</w:t>
+                <w:t xml:space="preserve">Micro-nanostructuring by optical lithography and nitridation of photo-patternable TiO2 sol-gel to obtain micro-nanostructured TiN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023 Spring Meeting (Symposium L)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Patterning Materials and Processes XL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Jose, France. pp.43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2647262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692691v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of obtention of titanium nitride by rapid thermal annealing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Valour</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser-Induced Oxidation Mechanism on Tungsten Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Dominic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gamet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNT : 11th International Symposium on Nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Malo (France), France</w:t>
+              <w:t xml:space="preserve">E-MRS 2023 Spring Meeting (Symposium L)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094503v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'obtention de nitrure de titane par recuit thermique rapide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Process of obtention of titanium nitride by rapid thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme journée Sol-Gel Auvergne Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">ISNT : 11th International Symposium on Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933264v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiN thin film made by nitridation of TiO2 sol-gel layer and rapid thermal nitridation process (RTN).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Procédé d'obtention de nitrure de titane par recuit thermique rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Jamon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sol-Gel Conference Solgel 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">14eme journée Sol-Gel Auvergne Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03802605v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nanostructuration de films minces d’oxyde de titane et de nitrure de titane pour des applications optiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">TiN thin film made by nitridation of TiO2 sol-gel layer and rapid thermal nitridation process (RTN).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlet</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Sol-Gel Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">International Sol-Gel Conference Solgel 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757112v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03802605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphologies at nanometric scale by temporal and polarization control of ultrashort laser pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Maurice</w:t>
+                <w:t xml:space="preserve">Micro-nanostructuration de films minces d’oxyde de titane et de nitrure de titane pour des applications optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Pigeon</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Applications in Microelectronic and Optoelectronic Manufacturing (LAMOM) XXVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Journée Sol-Gel Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Saint Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04087911v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of micro-nanostructured TiN thin films by rapid thermal nitridation process from a photo patternable TiO2 sol-gel</w:t>
+                <w:t xml:space="preserve">Surface morphologies at nanometric scale by temporal and polarization control of ultrashort laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Valour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SLEIGHT SCIENCE EVENT#7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Applications in Microelectronic and Optoelectronic Manufacturing (LAMOM) XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2605734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784057v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04087911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau procédé de micro-nanostructuration de couches de nitrure de titane (TiN) par la combinaison d'un sol-gel d'oxide de titane (TiO 2 ) et d'un recuit rapide thermique (RTA)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Elaboration of micro-nanostructured TiN thin films by rapid thermal nitridation process from a photo patternable TiO2 sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication Ecole de Micro-Nanotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">2nd SLEIGHT SCIENCE EVENT#7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, SAINT ETIENNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094437v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmons propagation along metallic rough diffraction gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1213103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2620944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanostruction de films minces d’oxyde de titane et de nitrure de titane pour des applications optiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes (JSGAuRA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, SAINT-ETIENNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03690643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrication d'épisodes d'altération de zircon révélée à l'échelle atomique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Janots</w:t>
+                <w:t xml:space="preserve">Nouveau procédé de micro-nanostructuration de couches de nitrure de titane (TiN) par la combinaison d'un sol-gel d'oxide de titane (TiO 2 ) et d'un recuit rapide thermique (RTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vallejo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication Ecole de Micro-Nanotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587993v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de la discordance dans des monazites de Ultra Hautes Températures du complexe Archéen de Napier (Antarctique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Turuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of micro-nanostructured TiN thin film from a TiO2 sol–gel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+                <w:t xml:space="preserve">Intrication d'épisodes d'altération de zircon révélée à l'échelle atomique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Janots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273606v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de nanostructures riches en Pb dans des monazites discordantes de Ultra Hautes Températures (UHT ; Madagascar, Antarctique)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steve Reddy</w:t>
+                <w:t xml:space="preserve">Synthesis of micro-nanostructured TiN thin film from a TiO2 sol–gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587972v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous ordering through ultrafast light absorption for laser-induced periodic surface structures formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Douillard</w:t>
+                <w:t xml:space="preserve">Identification de nanostructures riches en Pb dans des monazites discordantes de Ultra Hautes Températures (UHT ; Madagascar, Antarctique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Turuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fougerouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285782v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic orientation dependence on the formation of periodic nanostructures and defects induced by ultrashort laser irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Spontaneous ordering through ultrafast light absorption for laser-induced periodic surface structures formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xxx Sedao</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Laser Ablation COLA2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577430v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive gratings to improve TiAlN based spectrally selective solar absorbers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Stress-induced defects versus periodic nanostructures formation on metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Laser Precision Microfabrication LPM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042697v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of solar absorption using sub-micrometric gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Microstructuration sur surface cylindrique à base de sol-gel TiO2 fonctionnel par photolithographie colloïdale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erieta-K. Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bichotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE photonics Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Annuelles SF2M 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384569v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01635711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive gratings to improve solar thermal absorbers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Le Gal</w:t>
+                <w:t xml:space="preserve">Microstructuring of a cylinder by colloidal photolithography on functional TiO2 sol-gel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erieta-K. Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM 2016 (European Optical Society Annual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication, JNTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384557v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01919812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crystallographic orientation on defect generation and periodic nanostructure formation during femtosecond laser irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Crystallographic orientation dependence on the formation of periodic nanostructures and defects induced by ultrashort laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Conference On Laser Ablation COLA2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01257597v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMELIORATION D’UN ABSORBEUR MUTLICOUCHES SELECTIF PAR TEXTURATION MICRONIQUE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Diffractive gratings to improve TiAlN based spectrally selective solar absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bichotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Celle</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Iff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNES 2015 (Journées Nationales sur l’Energie Solaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">SolarPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384532v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new graphene-substrate materials through laser technology for electrochemical sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.-S. Loir</w:t>
+                <w:t xml:space="preserve">Laser-induced organization of Ag nanoparticles in 1D and 2D grating-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01257592v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01292067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of femtosecond-Laser Induced Periodic Surface Structures (LIPSS) on crystals with different orientations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Simple synthesis of Ag nanoparticles arranged in 1D and 2D grating-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 SPRING MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Laser Precision Microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01012001v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01292079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de graphène texturé par ablation laser pulsée. Application à la détection de pesticides par SERS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+                <w:t xml:space="preserve">Laser-induced periodic surface structures and embedded metallic nanoparticle gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vitrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17th International symposium on laser precision microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01012030v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a highly efficient SERS platform for pesticides detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
+                <w:t xml:space="preserve">Improvement of solar absorption using sub-micrometric gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Iff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SPIE photonics Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01012023v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a highly efficient surface-enhanced Raman spectroscopy platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+                <w:t xml:space="preserve">Nano-composite magnetic material embedded on TiO2 pillars to realize magneto-optical resonant guided mode gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobin Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cargese International School : Frontier research in graphene-based systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West: Integrated Optics: Devices, Materials, and Technologies XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01012019v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a robust platform for surface-enhanced Raman spectroscopy applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+                <w:t xml:space="preserve">Diffractive gratings to improve solar thermal absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soum-Glaude Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 SPRING MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">EOSAM 2016 (European Optical Society Annual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01011966v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of large area graphene layers by pulsed laser deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+                <w:t xml:space="preserve">Microstructuring and functionalization layers using direct photo-patternable TiO2 sol-gel process and colloidal photolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Ablation COLA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">E-MRS 2016 Spring Meeting - symposium AA (Solution processing and properties of functional oxide thin films and nanostructures II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRS, May 2016, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00964007v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01314898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of large area graphene layers by pulsed laser deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+                <w:t xml:space="preserve">Laser-induced periodic surface structures and embedded metallic nanoparticle gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS2013 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Materials research society 2016 spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00964003v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of structural effects induced by LIPSS formation with a HR-EBSD approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Effect of crystallographic orientation on defect generation and periodic nanostructure formation during femtosecond laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS2013 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">e-MRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00964004v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01257597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution EBSD Study of Femtosecond Laser-Induced Phase Transformation Associated with LIPSS Formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Dynamics of nanostructure formation on metal surfaces induced by ultrashort laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Bévillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Ablation COLA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">The 13th Conference on Laser Ablation (COLA-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00964009v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01202400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Dynamics of Ultrafast Laser-induced Periodic-surface Structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stoian</w:t>
+                <w:t xml:space="preserve">AMELIORATION D’UN ABSORBEUR MUTLICOUCHES SELECTIF PAR TEXTURATION MICRONIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soum-Glaude Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">JNES 2015 (Journées Nationales sur l’Energie Solaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00684366v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and plasmonic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faure</w:t>
+                <w:t xml:space="preserve">Multicolor photochromic films deposited on flexible substrates by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS 2011 Symposium J : Laser materials processing for micro and nano applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">MIATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00597710v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and applications in laser marking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
+                <w:t xml:space="preserve">Flexible photochromic TiO2:Ag thin film elaborated by printing techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Beneventi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Laser Precision Microfabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Takamatsu, Japan</w:t>
+              <w:t xml:space="preserve">E-MRS 2015, Spring Meeting, symposium H, Nanoparticles in dielectric matrix for electronics and optics: from the fabrication to the devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00597720v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01196274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnS nanoparticles as nano-biomarkers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of new graphene-substrate materials through laser technology for electrochemical sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiranjeevi Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fortang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjla Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society 2011 (E-MRS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. pp.5</w:t>
+              <w:t xml:space="preserve">e-MRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00565543v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01257592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and evidence of surface plasmon resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faure</w:t>
+                <w:t xml:space="preserve">Synthèse de graphène texturé par ablation laser pulsée. Application à la détection de pesticides par SERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on laser Ablation COLA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00632248v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01012030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electron-phonon coupling constant as a characteristic parameter for the formation of ripples in ultra-short regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Formation of femtosecond-Laser Induced Periodic Surface Structures (LIPSS) on crystals with different orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2014 SPRING MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00473823v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01012001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electron-phonon coupling constant as a characteristic parameter for the formation of Ripples in ultra-short regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inscription et commutation électrique réversible de nanostructures d'argent par Microscopie à Force Atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Ablation HPLA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00473822v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01005313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flexible photochromic TiO2:Ag thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beneventi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MNO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, LIlle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01087385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Graphene architecture grown by pulsed laser deposition as a robust SERS platform for pesticides detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MADICA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Mahdia, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01081558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a highly efficient SERS platform for pesticides detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphene 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01012023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a highly efficient surface-enhanced Raman spectroscopy platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cargese International School : Frontier research in graphene-based systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cargese, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01012019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a robust platform for surface-enhanced Raman spectroscopy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2014 SPRING MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01011966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Films photochromiques nanostructurés par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée des utilisateurs du réseau METSA (Microscopie électronique et sonde atomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01004326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanent dichroic coloring of surfaces by laser-induced formation of chain-like self-organized silver nanoparticles within crystalline titania films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spie Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.8609-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00907059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration de surfaces fonctionnalisées par voie sol-gel avec des nanoparticules métalliques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Nano-Hybrides X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00823033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of large area graphene layers by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Laser Ablation COLA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Ischia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00964007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of structural effects induced by LIPSS formation with a HR-EBSD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS2013 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00964004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of large area graphene layers by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS2013 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00964003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of metallic nanostructures within a silica layer by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Mediterranean Conference on Nano-Photonics, Medinano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01004160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration de surfaces fonctionnalisées par voie Sol-Gel avec des nanoparticules métalliques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pédri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Thématique " Fonctionnalisation de surfaces et Caractérisation " Pôle Optique Rhône-Alpes (PORA), Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00804791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Resolution EBSD Study of Femtosecond Laser-Induced Phase Transformation Associated with LIPSS Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Laser Ablation COLA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Ischia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00964009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical synthesis, functionalization and characterisation of surfaces or metallic nanoparticles for sensors and catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pédri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MADICA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00755322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation Dynamics of Ultrafast Laser-induced Periodic-surface Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00684366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déformations photo-induites de nanoclusters d'argent dans des films de TiO2 sous flux laser continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00589150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and plasmonic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-MRS 2011 Symposium J : Laser materials processing for micro and nano applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00597710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marquage coloré par laser continu sur films nanocomposites ré-inscriptibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNCO, Journées nationales des cristaux pour l'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00589146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and applications in laser marking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 12th International Symposium on Laser Precision Microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Takamatsu, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00597720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromogenic behaviours of silver containing mesoporous titania films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optics Photonics, Nano-science and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, United States. pp.8104-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00626212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZnS nanoparticles as nano-biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Materials Research Society 2011 (E-MRS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00565543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and evidence of surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on laser Ablation COLA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Cancun, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00632248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the reducing conditions on the type of silver nano-objects prepared in mesostructured silica thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-MRS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00492434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photochromic silver-containing mesoporous TiO2 films as writable and rewritable data carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NANOSEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, CASSIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00497771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The electron-phonon coupling constant as a characteristic parameter for the formation of ripples in ultra-short regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bounhalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-MRS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00473823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The electron-phonon coupling constant as a characteristic parameter for the formation of Ripples in ultra-short regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bounhalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Power Laser Ablation HPLA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Santa Fe, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00473822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photochromic silver nanoparticles in mesoporous titania films for updatable microprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt-deuxièmes entretiens Jacques Cartier, Connecting to the nanoworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Ecully, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00431192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-photoimpressions reconfigurables sur des couches minces photochromiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Sol-Gel Rhône-Alpes Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00467519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasmon Mediated Resonant Transmission Through An Undulated Metal Film Used As Information Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Tishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th MICROOPTICS CONFERENCE (MOC '08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, BRUSSELS, Belgium. pp322-323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00358863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photolithography of variable depth gratings on a polymer substrate for the mastering of 3D diffractive optical elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th MICROOPTICS CONFERENCE (MOC '08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Belgium. pp160-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00381710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DUV phase mask for 100 nm period grating printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics Europe, From Micro- to Nano-optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France. pp.C1-C9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.783390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00303302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterned photo-resist control by neural inversion of ellipsometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Gereige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stchakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Spectroscopic Ellipsometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Stockholm, Sweden. pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00292101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatially resolved transmission through metal films by plasmon excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Tishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pédri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Conference on Surface Plasmon Photonics (SPP3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00358879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second benchmark for the characterization of subwavelength diffractive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mustonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ottevaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assembly meeting and General Scientific Networking Meeting of the European Network of excellence NEMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00200385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFM benchmark for the profile characterisation of subwavelength diffractive elements within the EC Network of Excellence on Micro-Optics NEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ottevaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pietarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61881K</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00122915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Continuous writing technique of long gratings for metrological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2006, pp.618808, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.662207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Diffraction Efficiency Resonant Grating Under Grazing TE Incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diffractive Optics 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Warsaw, Poland. pp145-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00373461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanostructuring of ZrO2 sol-gel by optical and nanoimprint lithography on various substrate for optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vallejo Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPIE, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2657886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanostructuring by optical lithography and nitridation of photo-patternable TiO2 sol-gel to obtain micro-nanostructured TiN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vallejo Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPIE, pp.43, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2647262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost-effective and large-area process for the functionalization and surface microstructuring using photo-patternable TiO 2 sol-gel process and colloidal photolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dellea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.988805, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2225917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanostructuring of ZrO2 sol-gel by optical and nanoimprint lithography on various substrate for optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vallejo Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Patterning Technologies 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, San Jose, United States. SPIE, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2657886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanostructure of titanium oxide and titanium nitride thin films for optical applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vallejo-otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Nitrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-M.-N. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Colloque de la SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RESEAU DE DIFFRACTION RESONANT ACTIVE THERMIQUEMENT PAR DIOXYDE DE VANADIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kampfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Optique de la SFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D investigation of a PS/ABS polymer using different microscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Errazuriz-Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.7044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature rise during laser-induced self-organization of nanoparticle gratings revealed by Raman microspectroscopy and electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marco-De-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Microscopy Congress (EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth of gold nanowires at the apex of AFM tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscience Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of solar absorption using submicrometric gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bichotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kämpfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Iff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soum-Glaude Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11306,161 +19953,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and nano structuring process for light trapping oriented to CPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gâté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId490"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11528,51 +20175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BD7754A"/>
+    <w:nsid w:val="22CB72C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11759,51 +20406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-reynaud-42" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1019-1600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Dominic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300703" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118836" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03753597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202200761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-Otero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Traynar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-022-00850-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gamet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga Higuita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.468682" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.443659" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03242709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3084359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga-Higuita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03230418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202100106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04000978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149492" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2020.2966146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145843" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02971584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043080" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Usuga Higuita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c07157" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02053540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipun Sharma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vangheluwe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH00017H" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verg&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.002158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Saleh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01438" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jumelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Hamri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.004974" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100334" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baraldi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/28/3/035302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Celle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazier Anthony" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guttmann Markus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.4.047105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01006145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00971a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00948962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Michalon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863824" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874626" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501268y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00948969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.152" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVWF9C6R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00875730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2048-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FPWM1VV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bounhalli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676221" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourgin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.37.004651" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590530v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pigeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlen Tonchev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.009035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00392921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Ueda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gamet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pommier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.002573" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060256v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mure Ravaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourment" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.19.002394" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo Otero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647262" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692691v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03802605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Usuga Higuita" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04087911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605734" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vallejo-Otero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03690643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587993v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grosjean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Laurent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fougerouse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saxey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587972v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reddy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042697v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Iff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Celle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384569v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384557v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soum-Glaude Audrey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01257597v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01257592v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiranjeevi Maddi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fortang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjla Zehani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012001v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012023v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012019v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011966v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964007v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964003v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964009v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00684366v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00597710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00597720v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00565543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussaoui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saoudi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632248v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473823v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounhalli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473822v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142970v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662207" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094462v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2657886" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094888v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-otero" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174247v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Shavdina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Celle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veillas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-reynaud-42" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1019-1600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Dominic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300703" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118836" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallejo-Otero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2023.100430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03753597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202200761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-Otero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Traynar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-022-00850-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gamet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga Higuita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.468682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.443659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03242709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3084359" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga-Higuita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202100106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03230418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051069" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04000978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2020.2966146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02546829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Saleh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pigeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr09625f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02971584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Usuga Higuita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c07157" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02053540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipun Sharma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vangheluwe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH00017H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verg&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.002158" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01438" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jumelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Hamri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.004974" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100334" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shavdina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dellea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.01.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DBV0TZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baraldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/28/3/035302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bakhti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08310A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baraldi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.03.0005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Celle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Shugaev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping V Wu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude V Esnouf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02970" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015402" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazier Anthony" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guttmann Markus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.4.047105" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Souiri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chempap-2015-0170" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Lyndin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlen Tonchev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.017275" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01191" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01087384v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tricot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beneventi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08804B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01069222v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hirshy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Scholz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tonchev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1949-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01006145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00971a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00948962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Michalon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863824" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362133v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez Garcia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.0000C1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501268y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00948969v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.152" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVWF9C6R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00872330v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807784" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00875730v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2048-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FPWM1VV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00842557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercasson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89CK10M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00726382v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parriaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2012.2207096" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bounhalli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676221" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00707414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veillas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lyndin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.007946" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749634v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourgin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.37.004651" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590530v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.009035" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00525707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Nadar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1W94KSH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00626211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653282" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00457685v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201000340" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5D68DC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292016v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gereige" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Celle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200777763" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9BW484R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00392921v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bisson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Ueda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gamet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pommier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.002573" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jourlin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelissier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Min" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00122906v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourment" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozes-Dupuy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarrabayrouse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2005.858945" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00122907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.003230" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mure Ravaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourment" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.19.002394" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094487v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229750v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minh Nha Le" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo Otero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647262" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933264v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03802605v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Usuga Higuita" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04087911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605734" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784057v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659628v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620944" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03690643v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094437v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vallejo-Otero" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588116v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Laurent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fougerouse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saxey" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587993v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grosjean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587972v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reddy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285782v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025829v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sedao" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01635711v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01919812v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthod" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Shavdina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verrier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577430v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042697v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Iff" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01292067v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01292079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355851v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siegel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384569v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378553v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Varghese" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209089" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384557v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soum-Glaude Audrey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01314898v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vocanson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355841v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01257597v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01202400v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384532v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355828v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Diop" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubost" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01196274v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tricot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Beneventi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01257592v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiranjeevi Maddi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fortang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjla Zehani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012030v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012001v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01005313v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01087385v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01081558v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tite" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Michalon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012023v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012019v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011966v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004326v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00907059v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00823033v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964007v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964004v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964003v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004160v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00804791v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;dri" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964009v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00755322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00684366v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00589150v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00597710v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00589146v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00597720v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00626212v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00565543v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussaoui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saoudi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632248v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492434v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00497771v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473823v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounhalli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473822v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431192v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00467519v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358863v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381710v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wissmann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00303302v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourgin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.783390" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292101v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358879v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200385v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mustonen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ottevaere" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00122915v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Herzig" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nakagawa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pietarinen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142970v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662207" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00373461v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sider" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094462v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2657886" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094456v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733132v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225917" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094460v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094888v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-otero" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158834v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M.-N. Le" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138690v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.7044" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356141v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384602v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174247v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Celle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veillas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>