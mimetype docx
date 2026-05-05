--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -175,295 +175,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Laser‐Induced Sub‐100 nm Structures on Tungsten Surfaces: Stretched Liquid Dynamics Insights</w:t>
+                <w:t xml:space="preserve">Retraction notice to &amp;quot;Bridging the shocked monazite gap- Deformation microstructures in natural and laser shock-loaded samples&amp;quot; [Earth and Planetary Science Letters 595 (2022) 117727]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priya Dominic</w:t>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
+                <w:t xml:space="preserve">Thibaut de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Weck</w:t>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 641, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.202300703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621667v1</w:t>
+                <w:t xml:space="preserve">insu-04841355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraction notice to &amp;quot;Bridging the shocked monazite gap- Deformation microstructures in natural and laser shock-loaded samples&amp;quot; [Earth and Planetary Science Letters 595 (2022) 117727]</w:t>
+                <w:t xml:space="preserve">Ultrafast Laser‐Induced Sub‐100 nm Structures on Tungsten Surfaces: Stretched Liquid Dynamics Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+                <w:t xml:space="preserve">Priya Dominic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut de Rességuier</w:t>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
+                <w:t xml:space="preserve">Arnaud Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 641, </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202300703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04841355v1</w:t>
+                <w:t xml:space="preserve">hal-04621667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative process to obtain thin films and micro-nanostructured ZrN films from a photo-structurable ZrO2 sol-gel using rapid thermal nitridation</w:t>
               </w:r>
@@ -577,606 +577,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted Spontaneous Formation of High‐Aspect Ratio Nanopeaks on Ultrafast Laser‐Irradiated Ni Surface</w:t>
+                <w:t xml:space="preserve">High‑Density Nanowells Formation in Ultrafast Laser‑Irradiated Thin Film Metallic Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+                <w:t xml:space="preserve">Mathilde Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Rudenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202200761⟩</w:t>
+              <w:t xml:space="preserve">Nano-micro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40820-022-00850-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03753597v1</w:t>
+                <w:t xml:space="preserve">ujm-03823730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Zirconium Oxide (ZrO2) Sol-Gel Development for the Micro-Structuring of Various Substrates (Nature and Shape) by Optical and Nano-Imprint Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+                <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Traynar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (16), pp.5596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma15165596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094440v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Zirconium Oxide (ZrO2) Sol-Gel Development for the Micro-Structuring of Various Substrates (Nature and Shape) by Optical and Nano-Imprint Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+                <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Traynar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (16), pp.5596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma15165596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784074v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‑Density Nanowells Formation in Ultrafast Laser‑Irradiated Thin Film Metallic Glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosted Spontaneous Formation of High‐Aspect Ratio Nanopeaks on Ultrafast Laser‐Irradiated Ni Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Prudent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-micro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.103. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40820-022-00850-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202200761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03823730v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03753597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanostructured plasmonic TiN layer produced using rapid thermal nitridation of a nanoimprinted TiO2 sol-gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1381,1276 +1381,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Fiber Magneto-Optical Effect Using Nanoparticles Doped Sol-Gel Thin Film Deposited Within Microstructured Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical, electrical and mechanical properties of TiN thin film obtained from a TiO2 sol-gel coating and rapid thermal nitridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dufour</w:t>
+                <w:t xml:space="preserve">Maria Alejandra Usuga-Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3084359⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.127089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03242709v1</w:t>
+                <w:t xml:space="preserve">hal-03273423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, electrical and mechanical properties of TiN thin film obtained from a TiO2 sol-gel coating and rapid thermal nitridation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Valour</w:t>
+                <w:t xml:space="preserve">Two‐dimensional photonic metasurfaces for slow light‐controlled photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Capitolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Hamandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alejandra Usuga-Higuita</w:t>
+                <w:t xml:space="preserve">Marion Hochedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Said El-Jallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127089⟩</w:t>
+              <w:t xml:space="preserve">Nano Select</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nano.202100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273423v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐dimensional photonic metasurfaces for slow light‐controlled photocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Capitolis</w:t>
+                <w:t xml:space="preserve">On the Insignificant Role of the Oxidation Process on Ultrafast High-Spatial-Frequency LIPSS Formation on Tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Dominic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Hamandi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Select</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nano.202100106⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11051069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439313v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03230418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Insignificant Role of the Oxidation Process on Ultrafast High-Spatial-Frequency LIPSS Formation on Tungsten</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Transfer-free graphene synthesis by nickel catalyst dewetting using rapid thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11051069⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 555, pp.149492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03230418v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04000978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer-free graphene synthesis by nickel catalyst dewetting using rapid thermal annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-Fiber Magneto-Optical Effect Using Nanoparticles Doped Sol-Gel Thin Film Deposited Within Microstructured Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bleu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Michalon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 555, pp.149492. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3084359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04000978v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03242709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Reflection From Cylindrical Grating-Waveguide Under Holistic Excitation</w:t>
+                <w:t xml:space="preserve">Boron-doped Graphene Synthesis by Pulsed Laser Co-Deposition of Carbon and Boron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+                <w:t xml:space="preserve">Y. Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+                <w:t xml:space="preserve">F. Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Veillas</w:t>
+                <w:t xml:space="preserve">V. Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2020.2966146⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.145843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441167v1</w:t>
+                <w:t xml:space="preserve">hal-02489377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-100 nm 2D nanopatterning on a large scale by ultrafast laser energy regulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant Reflection From Cylindrical Grating-Waveguide Under Holistic Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pigeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nr09625f⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2020.2966146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02546829v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-100 nm 2D nanopatterning on a large scale by ultrafast laser energy regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Eglinger</w:t>
+                <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Machault</w:t>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.6609-6616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9nr09625f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026641v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02546829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-doped Graphene Synthesis by Pulsed Laser Co-Deposition of Carbon and Boron</w:t>
+                <w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bleu</w:t>
+                <w:t xml:space="preserve">Marion Turuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bourquard</w:t>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Barnier</w:t>
+                <w:t xml:space="preserve">Aurélien Eglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lefkir</w:t>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Loir</w:t>
+                <w:t xml:space="preserve">Julie Machault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.145843. </w:t>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489377v1</w:t>
+                <w:t xml:space="preserve">hal-03026641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing periodic topographies and structural patterns on silicon surfaces mediated by ultrafast photoexcited charge carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,103 +2861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro–Nanostructured TiN Thin Film: Synthesis from a Photo-Patternable TiO2 Sol–Gel Coating and Rapid Thermal Nitridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hochedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (46), pp.25480 - 25488. </w:t>
@@ -2989,351 +2989,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-driven plasmonic gratings for multiple image hiding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D reproduction of the face on the Turin Shroud by infrared femtosecond pulse laser processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nipun Sharma</w:t>
+                <w:t xml:space="preserve">J. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vangheluwe</w:t>
+                <w:t xml:space="preserve">G. Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Vocanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9MH00017H⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (9), pp.2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.002158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02053540v1</w:t>
+                <w:t xml:space="preserve">hal-02062588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D reproduction of the face on the Turin Shroud by infrared femtosecond pulse laser processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Donnet</w:t>
+                <w:t xml:space="preserve">Laser-driven plasmonic gratings for multiple image hiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nipun Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vangheluwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Granier</w:t>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vergé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Bleu</w:t>
+                <w:t xml:space="preserve">Anthony Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vocanson</w:t>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (9), pp.2158. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (5), pp.978-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.58.002158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9MH00017H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062588v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02053540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Arranged Periodic Nanovoids by Ultrafast Laser-Induced Near-Field Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,90 +3531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructuring of Mesoporous Titania Films Loaded with Silver Salts to Enhance the Photocatalytic Degradation of Methyl Blue under Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3691,51 +3691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (3), pp.035302. </w:t>
@@ -3939,1363 +3939,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01514979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of single gold nanofilaments at the apex of conductive Atomic Force Microscope tips</w:t>
+                <w:t xml:space="preserve">High efficiency concentrated solar power plant receivers using periodic microstructured absorbing layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Bakhti</w:t>
+                <w:t xml:space="preserve">Maxime Bichotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hubert</w:t>
+                <w:t xml:space="preserve">W. Iff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR08310A⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.328 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362180v1</w:t>
+                <w:t xml:space="preserve">hal-01384616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple synthesis of Ag nanoparticles arranged in 1D and 2D grating-like structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Growth Twinning and Generation of High-Frequency Surface Nanostructures in Ultrafast Laser-Induced Transient Melting and Resolidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cazier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+                <w:t xml:space="preserve">Maxim V Shugaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengping V Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude V Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2961/jlmn.2016.03.0005⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.6995 - 7007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b02970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391956v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency concentrated solar power plant receivers using periodic microstructured absorbing layers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of evolving surface nanoscale topologies in femtosecond laser structuring of Ni-based superalloy CMSX-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Iff</w:t>
+                <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Celle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.015402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384616v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01260714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Twinning and Generation of High-Frequency Surface Nanostructures in Ultrafast Laser-Induced Transient Melting and Resolidification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of single gold nanofilaments at the apex of conductive Atomic Force Microscope tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengping V Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Said Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude V Esnouf</w:t>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b02970⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.7496-7500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR08310A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567081v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of evolving surface nanoscale topologies in femtosecond laser structuring of Ni-based superalloy CMSX-4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple synthesis of Ag nanoparticles arranged in 1D and 2D grating-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanghua Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+                <w:t xml:space="preserve">G. Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+                <w:t xml:space="preserve">A. Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.015402. </w:t>
+              <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.312-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2961/jlmn.2016.03.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01260714v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wire-grid polarizer using galvanic growth technology: demonstration of a wide spectral and angular bandwidth component with high extinction ratio.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of electrochemical immunosensor for detection of viable not-culturable forms of Legionellla pneumophila in water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kampfe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Celle</w:t>
+                <w:t xml:space="preserve">Dejla Sboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cazier Anthony</w:t>
+                <w:t xml:space="preserve">Mina Souiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guttmann Markus</w:t>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.54.4.047105⟩</w:t>
+              <w:t xml:space="preserve">Chemical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/chempap-2015-0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150775v1</w:t>
+                <w:t xml:space="preserve">hal-02100314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of electrochemical immunosensor for detection of viable not-culturable forms of Legionellla pneumophila in water samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse-mode selective resonant grating-mirrors for high power and high brightness emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Souiri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Nikolay Lyndin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ben Ismail</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69 (11), </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (13), pp.17275-17289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/chempap-2015-0170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.017275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100314v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse-mode selective resonant grating-mirrors for high power and high brightness emission</w:t>
+                <w:t xml:space="preserve">Large Area Fabrication of Periodic TiO2 Nanopillars Using Microsphere Photolithography on a Photopatternable Sol–Gel Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Lyndin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
+                <w:t xml:space="preserve">Olga Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Veillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.017275⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1021/acs.langmuir.5b01191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174104v1</w:t>
+                <w:t xml:space="preserve">hal-01174258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Area Fabrication of Periodic TiO2 Nanopillars Using Microsphere Photolithography on a Photopatternable Sol–Gel Film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wire-grid polarizer using galvanic growth technology: demonstration of a wide spectral and angular bandwidth component with high extinction ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazier Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Shavdina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Colette Veillas</w:t>
+                <w:t xml:space="preserve">Guttmann Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.10.1021/acs.langmuir.5b01191. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (4), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.54.4.047105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174258v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic Ag:TiO2 thin films on PET substrate.</w:t>
+                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a robust platform for surface enhanced Raman scattering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Tricot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Vocanson</w:t>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chaussy</w:t>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beneventi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.61305. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.Volume 104, 041912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA08804B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4863824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01087384v1</w:t>
+                <w:t xml:space="preserve">ujm-00948962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2N Period submicron grating at the inner wall of a metal cylinder</w:t>
               </w:r>
@@ -5409,364 +5409,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01069222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized growth of metallic nanoparticles in a thin film under homogeneous and continuous-wave light excitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochromic Ag:TiO2 thin films on PET substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vitrant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">F Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beneventi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4tc00971a⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.61305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA08804B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01006145v1</w:t>
+                <w:t xml:space="preserve">ujm-01087384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a robust platform for surface enhanced Raman scattering applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.-S. Loir</w:t>
+                <w:t xml:space="preserve">Self-organized growth of metallic nanoparticles in a thin film under homogeneous and continuous-wave light excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.Volume 104, 041912. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.6256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4863824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4tc00971a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00948962v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01006145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichroic colored luster of laser-induced silver nanoparticle gratings buried in dense inorganic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Martinez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5830,77 +5830,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal orientation on the formation of femtosecond laser-induced periodic surface structures and lattice defects accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5977,64 +5977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6098,77 +6098,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron backscatter diffraction characterization of laser-induced periodic surface structures on nickel surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6244,51 +6244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized micro-holes on titania based sol-gel films under continuous direct writing with a continuous wave UV lase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,90 +6374,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor photochromism of silver containing mesoporous films of amorphous or anatase TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (11), pp.2048. </w:t>
@@ -6533,51 +6533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gâté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,1003 +6647,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00842557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylindrical Grating Projection by Single-Shot Normal Exposure of a Radial Phase Mask</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tonchev</w:t>
+                <w:t xml:space="preserve">Direct nanopatterning of 100 nm metal oxide periodic structures by Deep-UV immersion lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Stehlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2012.2207096⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.4651-4653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.37.004651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00726382v1</w:t>
+                <w:t xml:space="preserve">ujm-00749634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electron-phonon coupling and electron diffusion on ripples growth on ultrafast-laser-irradiated metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
+                <w:t xml:space="preserve">Subwavelength cylindrical grating by holistic phase-mask coordinate transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lyndin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (7), pp.7946-7953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.007946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3676221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684374v1</w:t>
+                <w:t xml:space="preserve">ujm-00707414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength cylindrical grating by holistic phase-mask coordinate transform</w:t>
+                <w:t xml:space="preserve">Cylindrical Grating Projection by Single-Shot Normal Exposure of a Radial Phase Mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tonchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.1170-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2012.2207096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.007946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00707414v1</w:t>
+                <w:t xml:space="preserve">ujm-00726382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct nanopatterning of 100 nm metal oxide periodic structures by Deep-UV immersion lithography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bourgin</w:t>
+                <w:t xml:space="preserve">Effects of electron-phonon coupling and electron diffusion on ripples growth on ultrafast-laser-irradiated metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (22), pp.4651-4653. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (2), pp.024902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ol.37.004651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3676221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749634v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of surface plasmon resonance in ultrafast laser-induced ripples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faure</w:t>
+                <w:t xml:space="preserve">Growth by heat treatment of silver nanorods inside mesostructured silica thin films: synthesis, colours of thin films, study of some experimental parameters and characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.009035⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (1-3), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590530v1</w:t>
+                <w:t xml:space="preserve">ujm-00525707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth by heat treatment of silver nanorods inside mesostructured silica thin films: synthesis, colours of thin films, study of some experimental parameters and characterization.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Latifa Nadar</w:t>
+                <w:t xml:space="preserve">Irradiance influence on the multicolor photochromism of mesoporous TiO2 films loaded with silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Vocanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (99), pp.173106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3653282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ujm-00525707v1</w:t>
+                <w:t xml:space="preserve">ujm-00626211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiance influence on the multicolor photochromism of mesoporous TiO2 films loaded with silver nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Vocanson</w:t>
+                <w:t xml:space="preserve">Evidence of surface plasmon resonance in ultrafast laser-induced ripples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (99), pp.173106. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (10), pp.9035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3653282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.009035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00626211v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible and irreversible laser microinscription on silver containing mesoporous titania films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7726,367 +7726,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00457685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsometric characterization of photo-resist gratings using artificial neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization control of a Yb:YAG ceramic microchip laser by constructive-interference resonant grating mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Gereige</w:t>
+                <w:t xml:space="preserve">Jean-François Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">Ken-Ichi Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stchakovsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Celle</w:t>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (12), pp.1899</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00292016v1</w:t>
+                <w:t xml:space="preserve">ujm-00392921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control of a Yb:YAG ceramic microchip laser by constructive-interference resonant grating mirror</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+                <w:t xml:space="preserve">Ellipsometric characterization of photo-resist gratings using artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Gereige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stchakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bisson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gamet</w:t>
+                <w:t xml:space="preserve">Frederic Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (5), pp.1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200777763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00392921v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00292016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microchip-laser polarization control by destructive-interference resonant-grating mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abdou Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8265,325 +8265,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00358901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monolithic optical phase-shift detector on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">99% efficiency measured in the -1st order of a resonant grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arguel</w:t>
+                <w:t xml:space="preserve">A.V. Tishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Valentin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sarrabayrouse</w:t>
+                <w:t xml:space="preserve">J.C. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2005.858945⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (9), pp.3230-3235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPEX.13.003230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00122906v1</w:t>
+                <w:t xml:space="preserve">ujm-00122907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">99% efficiency measured in the -1st order of a resonant grating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+                <w:t xml:space="preserve">A monolithic optical phase-shift detector on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Tishchenko</w:t>
+                <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Pommier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Parriaux</w:t>
+                <w:t xml:space="preserve">Gérard Sarrabayrouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13 (9), pp.3230-3235. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (6), pp.1305-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPEX.13.003230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2005.858945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00122907v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00122906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of subwavelength diffraction gratings by an inverse-scattering neural method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mure Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,8486 +8644,9831 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.19.002394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02060256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-nanostructuring by optical lithography and nitridation of photo-patternable TiO2 sol-gel to obtain micro-nanostructured TiN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SPIE, pp.43, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2647262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-nanostructuring of ZrO2 sol-gel by optical and nanoimprint lithography on various substrate for optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SPIE, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2657886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost-effective and large-area process for the functionalization and surface microstructuring using photo-patternable TiO 2 sol-gel process and colloidal photolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dellea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.988805, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2225917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-nanostructuring of ZrO2 sol-gel by optical and nanoimprint lithography on various substrate for optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novel Patterning Technologies 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Jose, United States. SPIE, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2657886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-nanostructure of titanium oxide and titanium nitride thin films for optical applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo-otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Symposium on Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Malo (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-M.-N. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Colloque de la SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RESEAU DE DIFFRACTION RESONANT ACTIVE THERMIQUEMENT PAR DIOXYDE DE VANADIUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Optique de la SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature rise during laser-induced self-organization of nanoparticle gratings revealed by Raman microspectroscopy and electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marco-De-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Microscopy Congress (EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D investigation of a PS/ABS polymer using different microscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Errazuriz-Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.7044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth of gold nanowires at the apex of AFM tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscience Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative process of micro-nanostructure of titanium nitride (TiN) by association of a photostructurable titanium oxide (TiO2) and a rapid thermal annealing (RTA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
+                <w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minh Nha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano The nanoscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque de la SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094487v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Millet</w:t>
+                <w:t xml:space="preserve">Micro-nanostructuring by optical lithography and nitridation of photo-patternable TiO2 sol-gel to obtain micro-nanostructured TiN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque de la SFµ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Patterning Materials and Processes XL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Jose, France. pp.43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2647262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229750v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nanostructuring by optical lithography and nitridation of photo-patternable TiO2 sol-gel to obtain micro-nanostructured TiN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser-Induced Oxidation Mechanism on Tungsten Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Dominic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Patterning Materials and Processes XL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2023 Spring Meeting (Symposium L)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094451v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Induced Oxidation Mechanism on Tungsten Surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
+                <w:t xml:space="preserve">Process of obtention of titanium nitride by rapid thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Weck</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023 Spring Meeting (Symposium L)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">ISNT : 11th International Symposium on Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692691v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of obtention of titanium nitride by rapid thermal annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Innovative process of micro-nanostructure of titanium nitride (TiN) by association of a photostructurable titanium oxide (TiO2) and a rapid thermal annealing (RTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNT : 11th International Symposium on Nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Malo (France), France</w:t>
+              <w:t xml:space="preserve">C'Nano The nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094503v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'obtention de nitrure de titane par recuit thermique rapide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Elaboration of micro-nanostructured TiN thin films by rapid thermal nitridation process from a photo patternable TiO2 sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme journée Sol-Gel Auvergne Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">2nd SLEIGHT SCIENCE EVENT#7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, SAINT ETIENNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933264v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiN thin film made by nitridation of TiO2 sol-gel layer and rapid thermal nitridation process (RTN).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Jamon</w:t>
+                <w:t xml:space="preserve">Surface morphologies at nanometric scale by temporal and polarization control of ultrashort laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sol-Gel Conference Solgel 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Applications in Microelectronic and Optoelectronic Manufacturing (LAMOM) XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2605734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03802605v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04087911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanostructuration de films minces d’oxyde de titane et de nitrure de titane pour des applications optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée Sol-Gel Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphologies at nanometric scale by temporal and polarization control of ultrashort laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Pigeon</w:t>
+                <w:t xml:space="preserve">Surface plasmons propagation along metallic rough diffraction gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Applications in Microelectronic and Optoelectronic Manufacturing (LAMOM) XXVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2605734⟩</w:t>
+              <w:t xml:space="preserve">SPIE photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1213103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04087911v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of micro-nanostructured TiN thin films by rapid thermal nitridation process from a photo patternable TiO2 sol-gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Micro-nanostruction de films minces d’oxyde de titane et de nitrure de titane pour des applications optiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SLEIGHT SCIENCE EVENT#7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, SAINT ETIENNE, France</w:t>
+              <w:t xml:space="preserve">14ème journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes (JSGAuRA14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, SAINT-ETIENNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784057v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03690643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmons propagation along metallic rough diffraction gratings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+                <w:t xml:space="preserve">Nouveau procédé de micro-nanostructuration de couches de nitrure de titane (TiN) par la combinaison d'un sol-gel d'oxide de titane (TiO 2 ) et d'un recuit rapide thermique (RTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vallejo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication Ecole de Micro-Nanotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659628v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nanostruction de films minces d’oxyde de titane et de nitrure de titane pour des applications optiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Procédé d'obtention de nitrure de titane par recuit thermique rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vallejo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlet</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes (JSGAuRA14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, SAINT-ETIENNE, France</w:t>
+              <w:t xml:space="preserve">14eme journée Sol-Gel Auvergne Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03690643v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau procédé de micro-nanostructuration de couches de nitrure de titane (TiN) par la combinaison d'un sol-gel d'oxide de titane (TiO 2 ) et d'un recuit rapide thermique (RTA)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">TiN thin film made by nitridation of TiO2 sol-gel layer and rapid thermal nitridation process (RTN).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication Ecole de Micro-Nanotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Sol-Gel Conference Solgel 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094437v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03802605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine de la discordance dans des monazites de Ultra Hautes Températures du complexe Archéen de Napier (Antarctique)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Identification de nanostructures riches en Pb dans des monazites discordantes de Ultra Hautes Températures (UHT ; Madagascar, Antarctique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Turuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588116v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrication d'épisodes d'altération de zircon révélée à l'échelle atomique.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous ordering through ultrafast light absorption for laser-induced periodic surface structures formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587993v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of micro-nanostructured TiN thin film from a TiO2 sol–gel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Jamon</w:t>
+                <w:t xml:space="preserve">Origine de la discordance dans des monazites de Ultra Hautes Températures du complexe Archéen de Napier (Antarctique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Turuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fougerouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273606v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de nanostructures riches en Pb dans des monazites discordantes de Ultra Hautes Températures (UHT ; Madagascar, Antarctique)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intrication d'épisodes d'altération de zircon révélée à l'échelle atomique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Janots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587972v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous ordering through ultrafast light absorption for laser-induced periodic surface structures formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Douillard</w:t>
+                <w:t xml:space="preserve">Synthesis of micro-nanostructured TiN thin film from a TiO2 sol–gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285782v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-induced defects versus periodic nanostructures formation on metal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Laser Precision Microfabrication LPM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration sur surface cylindrique à base de sol-gel TiO2 fonctionnel par photolithographie colloïdale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Vocanson</w:t>
+                <w:t xml:space="preserve">Crystallographic orientation dependence on the formation of periodic nanostructures and defects induced by ultrashort laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles SF2M 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, LYON, France</w:t>
+              <w:t xml:space="preserve">Conference On Laser Ablation COLA2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01635711v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructuring of a cylinder by colloidal photolithography on functional TiO2 sol-gel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erieta-K. Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication, JNTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01919812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic orientation dependence on the formation of periodic nanostructures and defects induced by ultrashort laser irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xxx Sedao</w:t>
+                <w:t xml:space="preserve">Diffractive gratings to improve TiAlN based spectrally selective solar absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Iff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Laser Ablation COLA2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">SolarPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577430v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive gratings to improve TiAlN based spectrally selective solar absorbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Microstructuration sur surface cylindrique à base de sol-gel TiO2 fonctionnel par photolithographie colloïdale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erieta-K. Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bichotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Journées Annuelles SF2M 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042697v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01635711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced organization of Ag nanoparticles in 1D and 2D grating-like structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+                <w:t xml:space="preserve">Improvement of solar absorption using sub-micrometric gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Iff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">SPIE photonics Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01292067v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple synthesis of Ag nanoparticles arranged in 1D and 2D grating-like structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+                <w:t xml:space="preserve">Nano-composite magnetic material embedded on TiO2 pillars to realize magneto-optical resonant guided mode gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobin Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Laser Precision Microfabrication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West: Integrated Optics: Devices, Materials, and Technologies XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01292079v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced periodic surface structures and embedded metallic nanoparticle gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International symposium on laser precision microfabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of solar absorption using sub-micrometric gratings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Simple synthesis of Ag nanoparticles arranged in 1D and 2D grating-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE photonics Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Laser Precision Microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384569v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01292079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-composite magnetic material embedded on TiO2 pillars to realize magneto-optical resonant guided mode gratings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Berthod</w:t>
+                <w:t xml:space="preserve">Diffractive gratings to improve solar thermal absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soum-Glaude Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West: Integrated Optics: Devices, Materials, and Technologies XX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOSAM 2016 (European Optical Society Annual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01378553v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive gratings to improve solar thermal absorbers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Le Gal</w:t>
+                <w:t xml:space="preserve">Microstructuring and functionalization layers using direct photo-patternable TiO2 sol-gel process and colloidal photolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM 2016 (European Optical Society Annual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS 2016 Spring Meeting - symposium AA (Solution processing and properties of functional oxide thin films and nanostructures II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRS, May 2016, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384557v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01314898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuring and functionalization layers using direct photo-patternable TiO2 sol-gel process and colloidal photolithography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Dellea</w:t>
+                <w:t xml:space="preserve">Laser-induced periodic surface structures and embedded metallic nanoparticle gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2016 Spring Meeting - symposium AA (Solution processing and properties of functional oxide thin films and nanostructures II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMRS, May 2016, LILLE, France</w:t>
+              <w:t xml:space="preserve">European Materials research society 2016 spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01314898v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced periodic surface structures and embedded metallic nanoparticle gratings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Vitrant</w:t>
+                <w:t xml:space="preserve">Laser-induced organization of Ag nanoparticles in 1D and 2D grating-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials research society 2016 spring meeting</w:t>
+              <w:t xml:space="preserve">EMRS Spring meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355841v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01292067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crystallographic orientation on defect generation and periodic nanostructure formation during femtosecond laser irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of nanostructure formation on metal surfaces induced by ultrashort laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Bévillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">The 13th Conference on Laser Ablation (COLA-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01257597v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01202400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nanostructure formation on metal surfaces induced by ultrashort laser irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xxx Sedao</w:t>
+                <w:t xml:space="preserve">AMELIORATION D’UN ABSORBEUR MUTLICOUCHES SELECTIF PAR TEXTURATION MICRONIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soum-Glaude Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th Conference on Laser Ablation (COLA-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">JNES 2015 (Journées Nationales sur l’Energie Solaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01202400v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMELIORATION D’UN ABSORBEUR MUTLICOUCHES SELECTIF PAR TEXTURATION MICRONIQUE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Celle</w:t>
+                <w:t xml:space="preserve">Multicolor photochromic films deposited on flexible substrates by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNES 2015 (Journées Nationales sur l’Energie Solaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">MIATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384532v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor photochromic films deposited on flexible substrates by reactive magnetron sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renée Charrière</w:t>
+                <w:t xml:space="preserve">Flexible photochromic TiO2:Ag thin film elaborated by printing techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Beneventi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIATEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2015, Spring Meeting, symposium H, Nanoparticles in dielectric matrix for electronics and optics: from the fabrication to the devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355828v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01196274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible photochromic TiO2:Ag thin film elaborated by printing techniques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Development of new graphene-substrate materials through laser technology for electrochemical sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiranjeevi Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fortang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjla Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2015, Spring Meeting, symposium H, Nanoparticles in dielectric matrix for electronics and optics: from the fabrication to the devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">e-MRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01196274v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01257592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new graphene-substrate materials through laser technology for electrochemical sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.-S. Loir</w:t>
+                <w:t xml:space="preserve">Effect of crystallographic orientation on defect generation and periodic nanostructure formation during femtosecond laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-MRS Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01257592v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01257597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de graphène texturé par ablation laser pulsée. Application à la détection de pesticides par SERS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">3D Graphene architecture grown by pulsed laser deposition as a robust SERS platform for pesticides detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MADICA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01012030v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01081558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of femtosecond-Laser Induced Periodic Surface Structures (LIPSS) on crystals with different orientations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Flexible photochromic TiO2:Ag thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beneventi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 SPRING MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">MNO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, LIlle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01012001v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01087385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription et commutation électrique réversible de nanostructures d'argent par Microscopie à Force Atomique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a highly efficient SERS platform for pesticides detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Montauban, France</w:t>
+              <w:t xml:space="preserve">Graphene 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01005313v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01012023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible photochromic TiO2:Ag thin film</w:t>
+                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a highly efficient surface-enhanced Raman spectroscopy platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Tricot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Vocanson</w:t>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chaussy</w:t>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beneventi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, LIlle, France</w:t>
+              <w:t xml:space="preserve">Cargese International School : Frontier research in graphene-based systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01087385v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01012019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Graphene architecture grown by pulsed laser deposition as a robust SERS platform for pesticides detection.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a robust platform for surface-enhanced Raman spectroscopy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Michalon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">E-MRS 2014 SPRING MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01081558v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01011966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a highly efficient SERS platform for pesticides detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+                <w:t xml:space="preserve">Films photochromiques nanostructurés par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1ère Journée des utilisateurs du réseau METSA (Microscopie électronique et sonde atomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01012023v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01004326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a highly efficient surface-enhanced Raman spectroscopy platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Synthèse de graphène texturé par ablation laser pulsée. Application à la détection de pesticides par SERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Tite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cargese International School : Frontier research in graphene-based systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Cargese, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01012019v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01012030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based textured surface by pulsed laser deposition as a robust platform for surface-enhanced Raman spectroscopy applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
+                <w:t xml:space="preserve">Formation of femtosecond-Laser Induced Periodic Surface Structures (LIPSS) on crystals with different orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2014 SPRING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01011966v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01012001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films photochromiques nanostructurés par laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Inscription et commutation électrique réversible de nanostructures d'argent par Microscopie à Force Atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée des utilisateurs du réseau METSA (Microscopie électronique et sonde atomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, PARIS, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01004326v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01005313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent dichroic coloring of surfaces by laser-induced formation of chain-like self-organized silver nanoparticles within crystalline titania films.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Elaboration de surfaces fonctionnalisées par voie Sol-Gel avec des nanoparticules métalliques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Vocanson</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pédri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spie Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.8609-4</w:t>
+              <w:t xml:space="preserve">Journée Thématique " Fonctionnalisation de surfaces et Caractérisation " Pôle Optique Rhône-Alpes (PORA), Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00907059v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00804791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de surfaces fonctionnalisées par voie sol-gel avec des nanoparticules métalliques.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of structural effects induced by LIPSS formation with a HR-EBSD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Nano-Hybrides X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">E-MRS2013 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00823033v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00964004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of large area graphene layers by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Tite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Ablation COLA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">E-MRS2013 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00964007v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00964003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of structural effects induced by LIPSS formation with a HR-EBSD approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of metallic nanostructures within a silica layer by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS2013 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6th Mediterranean Conference on Nano-Photonics, Medinano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00964004v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01004160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of large area graphene layers by pulsed laser deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Donnet</w:t>
+                <w:t xml:space="preserve">High-Resolution EBSD Study of Femtosecond Laser-Induced Phase Transformation Associated with LIPSS Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Michalon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS2013 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conference on Laser Ablation COLA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00964003v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00964009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of metallic nanostructures within a silica layer by atomic force microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Permanent dichroic coloring of surfaces by laser-induced formation of chain-like self-organized silver nanoparticles within crystalline titania films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mediterranean Conference on Nano-Photonics, Medinano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, LYON, France</w:t>
+              <w:t xml:space="preserve">Spie Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.8609-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01004160v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00907059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de surfaces fonctionnalisées par voie Sol-Gel avec des nanoparticules métalliques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Elaboration de surfaces fonctionnalisées par voie sol-gel avec des nanoparticules métalliques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lefkir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique " Fonctionnalisation de surfaces et Caractérisation " Pôle Optique Rhône-Alpes (PORA), Saint-Etienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque Nano-Hybrides X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00804791v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00823033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution EBSD Study of Femtosecond Laser-Induced Phase Transformation Associated with LIPSS Formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+                <w:t xml:space="preserve">Synthesis of large area graphene layers by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Pigeon</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Ablation COLA2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00964009v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00964007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis, functionalization and characterisation of surfaces or metallic nanoparticles for sensors and catalysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pédri</w:t>
+                <w:t xml:space="preserve">Formation Dynamics of Ultrafast Laser-induced Periodic-surface Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00755322v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00684366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Dynamics of Ultrafast Laser-induced Periodic-surface Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Chemical synthesis, functionalization and characterisation of surfaces or metallic nanoparticles for sensors and catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pédri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">MADICA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00684366v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00755322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformations photo-induites de nanoclusters d'argent dans des films de TiO2 sous flux laser continu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and applications in laser marking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, France</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Laser Precision Microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Takamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00589150v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00597720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and plasmonic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faure</w:t>
+                <w:t xml:space="preserve">Chromogenic behaviours of silver containing mesoporous titania films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS 2011 Symposium J : Laser materials processing for micro and nano applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics Photonics, Nano-science and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, United States. pp.8104-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00597710v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00626212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage coloré par laser continu sur films nanocomposites ré-inscriptibles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnS nanoparticles as nano-biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO, Journées nationales des cristaux pour l'optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society 2011 (E-MRS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00589146v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00565543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and applications in laser marking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and plasmonic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bounhalli</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Laser Precision Microfabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Takamatsu, Japan</w:t>
+              <w:t xml:space="preserve">e-MRS 2011 Symposium J : Laser materials processing for micro and nano applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00597720v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00597710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromogenic behaviours of silver containing mesoporous titania films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marquage coloré par laser continu sur films nanocomposites ré-inscriptibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Lefkir</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics Photonics, Nano-science and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, United States. pp.8104-36</w:t>
+              <w:t xml:space="preserve">JNCO, Journées nationales des cristaux pour l'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00626212v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00589146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnS nanoparticles as nano-biomarkers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachida Saoudi</w:t>
+                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and evidence of surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Palle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svetlen Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society 2011 (E-MRS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. pp.5</w:t>
+              <w:t xml:space="preserve">Conference on laser Ablation COLA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00565543v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00632248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced periodic-surface structure: Formation mechanisms and evidence of surface plasmon resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faure</w:t>
+                <w:t xml:space="preserve">Déformations photo-induites de nanoclusters d'argent dans des films de TiO2 sous flux laser continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on laser Ablation COLA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">JNCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00632248v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00589150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the reducing conditions on the type of silver nano-objects prepared in mesostructured silica thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+                <w:t xml:space="preserve">Photochromic silver-containing mesoporous TiO2 films as writable and rewritable data carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">NANOSEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, CASSIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00492434v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00497771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic silver-containing mesoporous TiO2 films as writable and rewritable data carriers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The electron-phonon coupling constant as a characteristic parameter for the formation of ripples in ultra-short regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bounhalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, CASSIS, France</w:t>
+              <w:t xml:space="preserve">e-MRS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00497771v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00473823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electron-phonon coupling constant as a characteristic parameter for the formation of ripples in ultra-short regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">The electron-phonon coupling constant as a characteristic parameter for the formation of Ripples in ultra-short regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounhalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">High Power Laser Ablation HPLA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00473823v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00473822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electron-phonon coupling constant as a characteristic parameter for the formation of Ripples in ultra-short regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Influence of the reducing conditions on the type of silver nano-objects prepared in mesostructured silica thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Ablation HPLA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">e-MRS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00473822v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00492434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic silver nanoparticles in mesoporous titania films for updatable microprinting</w:t>
+                <w:t xml:space="preserve">Micro-photoimpressions reconfigurables sur des couches minces photochromiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17135,116 +18480,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-deuxièmes entretiens Jacques Cartier, Connecting to the nanoworld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Ecully, France</w:t>
+              <w:t xml:space="preserve">Journée Sol-Gel Rhône-Alpes Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00431192v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00467519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoimpressions reconfigurables sur des couches minces photochromiques</w:t>
+                <w:t xml:space="preserve">Photochromic silver nanoparticles in mesoporous titania films for updatable microprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17256,1123 +18601,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sol-Gel Rhône-Alpes Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, France</w:t>
+              <w:t xml:space="preserve">Vingt-deuxièmes entretiens Jacques Cartier, Connecting to the nanoworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00467519v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00431192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon Mediated Resonant Transmission Through An Undulated Metal Film Used As Information Carrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photolithography of variable depth gratings on a polymer substrate for the mastering of 3D diffractive optical elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tonchev</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th MICROOPTICS CONFERENCE (MOC '08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, BRUSSELS, Belgium. pp322-323</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Belgium. pp160-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00358863v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00381710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolithography of variable depth gratings on a polymer substrate for the mastering of 3D diffractive optical elements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DUV phase mask for 100 nm period grating printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Wissmann</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th MICROOPTICS CONFERENCE (MOC '08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics Europe, From Micro- to Nano-optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France. pp.C1-C9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.783390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00381710v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00303302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUV phase mask for 100 nm period grating printing</w:t>
+                <w:t xml:space="preserve">Plasmon Mediated Resonant Transmission Through An Undulated Metal Film Used As Information Carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Bourgin</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Tishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Talneau</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe, From Micro- to Nano-optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th MICROOPTICS CONFERENCE (MOC '08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, BRUSSELS, Belgium. pp322-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00303302v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00358863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterned photo-resist control by neural inversion of ellipsometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Spectroscopic Ellipsometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Stockholm, Sweden. pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved transmission through metal films by plasmon excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Tishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tonchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pédri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Surface Plasmon Photonics (SPP3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00358879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second benchmark for the characterization of subwavelength diffractive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mustonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ottevaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assembly meeting and General Scientific Networking Meeting of the European Network of excellence NEMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00200385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM benchmark for the profile characterisation of subwavelength diffractive elements within the EC Network of Excellence on Micro-Optics NEMO</w:t>
-[...83 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous writing technique of long gratings for metrological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2006, pp.618808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00122915v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous writing technique of long gratings for metrological applications</w:t>
-[...81 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AFM benchmark for the profile characterisation of subwavelength diffractive elements within the EC Network of Excellence on Micro-Optics NEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ottevaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pietarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61881K</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142970v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00122915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Diffraction Efficiency Resonant Grating Under Grazing TE Incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18404,1402 +19749,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffractive Optics 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Warsaw, Poland. pp145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00373461v1</w:t>
-              </w:r>
-[...1343 lines deleted...]
-                <w:t xml:space="preserve">hal-01356141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19817,103 +19817,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of solar absorption using submicrometric gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bichotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kämpfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Iff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soum-Glaude Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -19980,51 +19980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and nano structuring process for light trapping oriented to CPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gâté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20175,51 +20175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22CB72C9"/>
+    <w:nsid w:val="32426045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20406,51 +20406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-reynaud-42" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1019-1600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Dominic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300703" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118836" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallejo-Otero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2023.100430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03753597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202200761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-Otero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Traynar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-022-00850-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gamet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga Higuita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.468682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.443659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03242709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3084359" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga-Higuita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202100106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03230418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051069" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04000978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2020.2966146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02546829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Saleh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pigeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr09625f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02971584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Usuga Higuita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c07157" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02053540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipun Sharma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vangheluwe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH00017H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verg&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.002158" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01438" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jumelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Hamri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.004974" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100334" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shavdina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dellea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.01.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DBV0TZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baraldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/28/3/035302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bakhti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08310A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baraldi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.03.0005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Celle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Shugaev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping V Wu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude V Esnouf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02970" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015402" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazier Anthony" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guttmann Markus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.4.047105" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Souiri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chempap-2015-0170" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Lyndin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlen Tonchev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.017275" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01191" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01087384v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tricot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beneventi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08804B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01069222v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hirshy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Scholz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tonchev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1949-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01006145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00971a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00948962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Michalon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863824" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362133v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez Garcia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.0000C1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501268y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00948969v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.152" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVWF9C6R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00872330v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807784" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00875730v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2048-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FPWM1VV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00842557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercasson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89CK10M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00726382v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parriaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2012.2207096" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bounhalli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676221" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00707414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veillas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lyndin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.007946" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749634v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourgin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.37.004651" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590530v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.009035" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00525707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Nadar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1W94KSH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00626211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653282" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00457685v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201000340" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5D68DC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292016v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gereige" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Celle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200777763" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9BW484R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00392921v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bisson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Ueda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gamet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pommier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.002573" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jourlin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelissier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Min" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00122906v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourment" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozes-Dupuy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarrabayrouse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2005.858945" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00122907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.003230" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mure Ravaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourment" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.19.002394" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094487v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229750v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minh Nha Le" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo Otero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647262" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933264v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03802605v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Usuga Higuita" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04087911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605734" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784057v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659628v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620944" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03690643v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094437v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vallejo-Otero" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588116v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Laurent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fougerouse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saxey" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587993v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grosjean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587972v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reddy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285782v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025829v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sedao" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01635711v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01919812v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthod" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Shavdina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verrier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577430v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042697v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Iff" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01292067v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01292079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355851v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siegel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384569v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378553v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Varghese" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209089" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384557v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soum-Glaude Audrey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01314898v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vocanson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355841v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01257597v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01202400v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384532v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355828v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Diop" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubost" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01196274v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tricot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Beneventi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01257592v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiranjeevi Maddi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fortang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjla Zehani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012030v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012001v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01005313v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01087385v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01081558v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tite" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Michalon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012023v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012019v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011966v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004326v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00907059v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00823033v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964007v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964004v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964003v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004160v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00804791v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;dri" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964009v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00755322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00684366v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00589150v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00597710v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00589146v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00597720v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00626212v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00565543v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussaoui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saoudi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632248v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492434v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00497771v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473823v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounhalli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473822v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431192v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00467519v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358863v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381710v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wissmann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00303302v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourgin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.783390" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292101v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358879v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200385v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mustonen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ottevaere" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00122915v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Herzig" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nakagawa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pietarinen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142970v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662207" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00373461v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sider" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094462v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2657886" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094456v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733132v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225917" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094460v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094888v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-otero" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158834v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M.-N. Le" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138690v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.7044" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356141v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384602v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174247v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Celle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veillas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-reynaud-42" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1019-1600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Dominic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallejo-Otero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2023.100430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-022-00850-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-Otero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Traynar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165596" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03753597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202200761" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gamet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga Higuita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.468682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.443659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga-Higuita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127089" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202100106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03230418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051069" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04000978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149492" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03242709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3084359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2020.2966146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02546829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Saleh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pigeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr09625f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02971584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Usuga Higuita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c07157" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verg&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.002158" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02053540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipun Sharma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vangheluwe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH00017H" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01438" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jumelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Hamri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.004974" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100334" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shavdina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dellea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.01.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DBV0TZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baraldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/28/3/035302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Celle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.027" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Shugaev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping V Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude V Esnouf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02970" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bakhti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08310A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391956v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baraldi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.03.0005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Souiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chempap-2015-0170" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174104v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Lyndin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlen Tonchev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.017275" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01191" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazier Anthony" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guttmann Markus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.4.047105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00948962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Michalon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863824" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01069222v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hirshy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Scholz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tonchev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1949-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01087384v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tricot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beneventi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08804B" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01006145v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00971a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362133v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez Garcia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.0000C1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501268y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00948969v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.152" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVWF9C6R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00872330v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807784" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00875730v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2048-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FPWM1VV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00842557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercasson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89CK10M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourgin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.37.004651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00707414v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veillas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lyndin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.007946" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00726382v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parriaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2012.2207096" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684374v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bounhalli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676221" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00525707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Nadar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1W94KSH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00626211v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653282" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.009035" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00457685v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201000340" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5D68DC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00392921v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bisson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Ueda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gamet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292016v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gereige" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Celle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200777763" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9BW484R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pommier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.002573" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jourlin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelissier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Min" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00122907v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.003230" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00122906v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourment" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozes-Dupuy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarrabayrouse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2005.858945" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mure Ravaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourment" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.19.002394" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094456v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo Otero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647262" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094462v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2657886" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733132v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225917" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094460v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094888v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vallejo-otero" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158834v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M.-N. Le" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.7044" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356141v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229750v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minh Nha Le" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692691v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094503v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094487v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784057v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04087911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605734" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757112v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Usuga Higuita" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659628v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620944" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03690643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094437v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vallejo-Otero" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933264v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03802605v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fougerouse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saxey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reddy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285782v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588116v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Laurent" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587993v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grosjean" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273606v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025829v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sedao" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577430v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01919812v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Shavdina" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verrier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042697v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Iff" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01635711v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384569v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378553v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Varghese" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209089" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355851v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siegel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01292079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384557v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soum-Glaude Audrey" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01314898v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vocanson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01292067v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01202400v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384532v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355828v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Diop" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubost" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01196274v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tricot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Beneventi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01257592v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiranjeevi Maddi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fortang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjla Zehani" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01257597v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01081558v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tite" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Michalon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01087385v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012023v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012019v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011966v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004326v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012030v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012001v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01005313v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00804791v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;dri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964004v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964003v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004160v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964009v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00907059v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00823033v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964007v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00684366v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00755322v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00597720v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00626212v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00565543v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussaoui" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saoudi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00597710v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00589146v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632248v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00589150v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00497771v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473823v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounhalli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473822v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492434v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00467519v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431192v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381710v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wissmann" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00303302v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourgin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.783390" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358863v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292101v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358879v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200385v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mustonen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ottevaere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142970v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662207" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00122915v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Herzig" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nakagawa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pietarinen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00373461v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sider" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384602v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174247v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Celle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veillas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>