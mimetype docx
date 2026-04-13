--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -131,5094 +131,5240 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration markers of green copper bimetallic pigments in easel paintings by an inter-comparison of analogues and historical samples</w:t>
+                <w:t xml:space="preserve">Coloration process fo model medieval glasses : experimental study of the role of Fe and Mn ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Alter</w:t>
+                <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Donnici</w:t>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Reguer</w:t>
+                <w:t xml:space="preserve">Ali Bedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Volodymyr Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+                <w:t xml:space="preserve">Dinh Hoang Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.112541. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.112541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.70649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942544v1</w:t>
+                <w:t xml:space="preserve">hal-05574870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biogenic exudates on the dissolution and browning of stained glass windows</w:t>
+                <w:t xml:space="preserve">Alteration markers of green copper bimetallic pigments in easel paintings by an inter-comparison of analogues and historical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Valbi</w:t>
+                <w:t xml:space="preserve">Marion Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Perez</w:t>
+                <w:t xml:space="preserve">Margherita Donnici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Boutillez</w:t>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Ranchoux</w:t>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 173, pp.105442. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.112541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.112541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764535v1</w:t>
+                <w:t xml:space="preserve">hal-04942544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass colourations caused by Mn-Fe redox pair : Application to ancient glass technology</w:t>
+                <w:t xml:space="preserve">Impact of biogenic exudates on the dissolution and browning of stained glass windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Khomenko</w:t>
+                <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bedidi</w:t>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Muller</w:t>
+                <w:t xml:space="preserve">Chloé Boutillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Loisel</w:t>
+                <w:t xml:space="preserve">Chloé Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.105442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764603v1</w:t>
+                <w:t xml:space="preserve">hal-03764535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of biosurfactant using the endemic bacterial community of a PAHs contaminated soil, and its potential use for PAHs remobilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Cazals</w:t>
+                <w:t xml:space="preserve">Glass colourations caused by Mn-Fe redox pair : Application to ancient glass technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Huguenot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+                <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504258v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of trivalent rare-earth element incorporation in CaTiO3 perovskite: evidence for a new substitution mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of biosurfactant using the endemic bacterial community of a PAHs contaminated soil, and its potential use for PAHs remobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Goethals</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-019-01058-6⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 709, pp.136143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343343v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect impact of the bacterial strain Pseudomonas aeruginosa on the dissolution of synthetic Fe(III)- and Fe(II)-bearing basaltic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 523, pp.9-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigations of neodymium incorporation in calcium stannate perovskite CaSnO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Experimental study of trivalent rare-earth element incorporation in CaTiO3 perovskite: evidence for a new substitution mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tarrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-018-0993-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00269-019-01058-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882109v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioalteration of synthetic Fe(III)-, Fe(II)-bearing basaltic glasses and Fe-free glass in the presence of the heterotrophic bacteria strain Pseudomonas aeruginosa: Impact of siderophores</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Structural investigations of neodymium incorporation in calcium stannate perovskite CaSnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Goethals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tarrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hatert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.05.028⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-018-0993-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303731v1</w:t>
+                <w:t xml:space="preserve">hal-01882109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of impurities on Cr3+ luminescence properties in Brazilian emerald and alexandrite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bioalteration of synthetic Fe(III)-, Fe(II)-bearing basaltic glasses and Fe-free glass in the presence of the heterotrophic bacteria strain Pseudomonas aeruginosa: Impact of siderophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2484⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188, pp.147 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221058v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of iron chelators on short-term dissolution of basaltic glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of impurities on Cr3+ luminescence properties in Brazilian emerald and alexandrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.04.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145491v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Browning Phenomenon of Medieval Stained Glass Windows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of iron chelators on short-term dissolution of basaltic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.83-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac504193z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132293v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioweathering of lead blast furnace metallurgical slags by Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">Browning Phenomenon of Medieval Stained Glass Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nang Htay Yin</w:t>
+                <w:t xml:space="preserve">Jessica Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sivry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1021/ac504193z. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac504193z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324777v1</w:t>
+                <w:t xml:space="preserve">hal-01132293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Origin of the Green Colour of Archaeological Bone Artefacts of the Gallo-Roman Period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioweathering of lead blast furnace metallurgical slags by Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nang Htay Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Borensztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Cordier</w:t>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12042⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.372-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837918v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Femtosecond laser-induced modification of potassium-magnesium silicate glasses: An analysis of structural changes by near edge x-ray absorption spectroscopy&amp;quot; [Appl. Phys. Lett. 100, 224101 (2012)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of florescence detection to determine Proteins and Humic-like substances fingerprints of ExoPolymeric Substances (EPS) from biological sludges performed by Size Exclusion Chromatography (SEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bourven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cabaret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sunil Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131 (-), pp.159-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831359v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of florescence detection to determine Proteins and Humic-like substances fingerprints of ExoPolymeric Substances (EPS) from biological sludges performed by Size Exclusion Chromatography (SEC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Femtosecond laser-induced modification of potassium-magnesium silicate glasses: An analysis of structural changes by near edge x-ray absorption spectroscopy&amp;quot; [Appl. Phys. Lett. 100, 224101 (2012)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (19), pp.196101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864809v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence detection to determine proteins and humic-like substances fingerprints of exopolymeric substances (EPS) from biological sludges performed by size exclusion chromatography (SEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°131 p. 159-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site partitioning of Cr 3+ in the trichroic alexandrite BeAl 2 O 4 :Cr 3+ crystal: contribution from x-ray absorption spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Origin of the Green Colour of Archaeological Bone Artefacts of the Gallo-Roman Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bordage</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/22/225401⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410068v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site partitioning of $Cr^{3+}$ in the trichroic alexandrite $BeAl_{2}O_{4}$:$Cr^{3+}$ crystal: contribution from x-ray absorption spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site partitioning of Cr 3+ in the trichroic alexandrite BeAl 2 O 4 :Cr 3+ crystal: contribution from x-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bordage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+                <w:t xml:space="preserve">Adolf Heinrich Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. Horn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Fuchs</w:t>
+                <w:t xml:space="preserve">Yves Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (22), pp.225401-225409</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 24 (22), pp.225401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/22/225401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725681v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of Mg-bearing sodosilicate glasses by Raman spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site partitioning of $Cr^{3+}$ in the trichroic alexandrite $BeAl_{2}O_{4}$:$Cr^{3+}$ crystal: contribution from x-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tarrida</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A. Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42 (4), pp.765-772</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (22), pp.225401-225409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725683v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of molecular dynamics simulations and ab initio calculations to the interpretation of Mg K-edge experimental XANES in K2O-MgO-3SiO2 glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural study of Mg-bearing sodosilicate glasses by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tarrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (4), pp.765-772</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613168v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the structural environment of magnesium in minerals and silicate glasses using X-ray absorption near-edge structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Contribution of molecular dynamics simulations and ab initio calculations to the interpretation of Mg K-edge experimental XANES in K2O-MgO-3SiO2 glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Madjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys Chem Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.241-257. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (25), pp.255401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-008-0273-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/25/255401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00420976v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced analyses of \textsuperscript{57}Fe Mössbauer data of alumino-silicate glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical study of the structural environment of magnesium in minerals and silicate glasses using X-ray absorption near-edge structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Behrens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Flank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys Chem Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.241-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-008-0273-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725687v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order and disorder in Titanosilicate glass by 17O MAS, off-MAS and 3Q-QCPMG-MAS solid state NMR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Advanced analyses of \textsuperscript{57}Fe Mössbauer data of alumino-silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Farnan</w:t>
+                <w:t xml:space="preserve">H. Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (28), pp.8014-8019</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (2), pp.77-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725689v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the colour origin of archaeological Egyptian blue and green by XAFS at the Cu K-edge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Order and disorder in Titanosilicate glass by 17O MAS, off-MAS and 3Q-QCPMG-MAS solid state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Reiche</w:t>
+                <w:t xml:space="preserve">F. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brouder</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Farnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (28), pp.8014-8019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00128681v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-spectroscopic study of Fe(II) in silicate glasses: Implications for the coordination environment of Fe(II) in silicate melts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the colour origin of archaeological Egyptian blue and green by XAFS at the Cu K-edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pages-Camagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. E. Jackson</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">D. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.141-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725704v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Calculation of the Constitutive Relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-spectroscopic study of Fe(II) in silicate glasses: Implications for the coordination environment of Fe(II) in silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. E. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brouder</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">F. Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yeager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45, pp.19-31</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69 (17), pp.4315-4332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019202v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron in silicate glasses: a systematic analysis of pre-edge, XANES and EXAFS features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Microscopic Calculation of the Constitutive Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. E. Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, T115 (?), pp.957--959</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693866v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Calculation of 17O and 25Mg NMR Shieldings in MgO at Finite Temperature: Rovibrational Effect in Solids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Iron in silicate glasses: a systematic analysis of pre-edge, XANES and EXAFS features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris J. Pickard</w:t>
+                <w:t xml:space="preserve">Y. Lefrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Farnan</w:t>
+                <w:t xml:space="preserve">G. E. Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, T115 (?), pp.957--959</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00021486v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na-, Al-, and Si K-edge XANES study of sodium silicate and sodium aluminosilicate glasses: influence of the glass surface.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-Principles Calculation of 17O and 25Mg NMR Shieldings in MgO at Finite Temperature: Rovibrational Effect in Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidoine-De Wispelaere</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ian Farnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (15), pp.7245-7250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp044251w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086569v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of redox state on the local structural environment of iron in silicate glasses: a combined XAFS spectroscopy, molecular dynamics, and bond valence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Farges</w:t>
+                <w:t xml:space="preserve">Yannick Lefrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lefrère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+                <w:t xml:space="preserve">Anne Berthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 344, pp.176-188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond valence in silicate glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Na-, Al-, and Si K-edge XANES study of sodium silicate and sodium aluminosilicate glasses: influence of the glass surface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidoine-De Wispelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Flank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 213, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693615v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium range structure of borosilicate glasses from Si K-edge XANES: a combined approach based on multiple scattering and molecular dynamics calculations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Cabaret</w:t>
+                <w:t xml:space="preserve">Bond valence in silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le-Grand</w:t>
+                <w:t xml:space="preserve">A Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ramos</w:t>
+                <w:t xml:space="preserve">Jm Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Flank</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ge Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 289, pp.1-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 304 (1-3), pp.167--173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085487v1</w:t>
+                <w:t xml:space="preserve">hal-00693615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of multipole transitions at the Fe K pre-edge through p-d hybridization in the Ligand Field Multiplet model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medium range structure of borosilicate glasses from Si K-edge XANES: a combined approach based on multiple scattering and molecular dynamics calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Arrio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A.-M. Flank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00515-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 289, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00733-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085666v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAFS and Molecular Dynamics combined study of CaO-FeO-2SiO2 glass. New insight into site significance in silicate glasses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Water in Zr-bearing synthetic and natural glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (6), pp.1093--1107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085708v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in Zr-bearing synthetic and natural glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">EXAFS and Molecular Dynamics combined study of CaO-FeO-2SiO2 glass. New insight into site significance in silicate glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filipponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49, pp.597-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00192-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693757v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">calculated optical absorption spectra of Ni2+-bearing compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 27, pp.170-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic ordering in oxide glasses: the example of transition elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralogical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 64, pp.409-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of iron oxidation state of tektites by Mössbauer effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Calculation of multipole transitions at the Fe K pre-edge through p-d hybridization in the Ligand Field Multiplet model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Arrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Balan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ch. Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51, pp.454-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00515-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322969v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinate-free scattering of light by a sphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Study of iron oxidation state of tektites by Mössbauer effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29, pp.88-94</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26, pp.530-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322967v1</w:t>
+                <w:t xml:space="preserve">hal-01322969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mie scattering of a partially coherent beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Coordinate-free scattering of light by a sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 150, pp.239-250</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, pp.88-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322968v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mie scattering of a partially coherent beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 150, pp.239-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crystal-field spectrum of $\gamma$-Ni2SiO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gwamnesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8, pp.471-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5228,3225 +5374,3225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric alteration of stained glass: influence of Mn-oxidising bacteria ($Pseudomona\ putida$)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boutillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération atmosphérique de verres de vitraux: impact d'une bactérie oxydative de manganèse (Pseudomonas putida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boutillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille Grand Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coloring and altering role of iron and manganese in historical stained-glass windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Glass (ICG2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the role of iron and manganese on the coloration and alteration process in ancient stained-glass windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Mineralogical Conference (EMC2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of a biosurfactant for a treatment​ for soils impacted by​ Polycyclic Aromatic Hydrocarbons (PAHs)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Use and Management of Soil, Sediment and Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AquaConSoil, May 2019, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171884v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214884v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+                <w:t xml:space="preserve">Biodégradation des HAPs dans les sols, assistée par lavage au biosurfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214893v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodégradation des HAPs dans les sols, assistée par lavage au biosurfactant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Selection of a biosurfactant for a treatment​ for soils impacted by​ Polycyclic Aromatic Hydrocarbons (PAHs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montrouge, France</w:t>
+              <w:t xml:space="preserve">Sustainable Use and Management of Soil, Sediment and Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AquaConSoil, May 2019, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335196v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’un traitement pour la dépollution des sites contaminés aux Hydrocarbures Aromatiques Polycycliques (HAP) par lavage aux biosurfactants et biodégradation dynamisée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morlay</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersol' 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intersol, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Biodeterioration of Stone Monuments 2018 (ECBSM2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172002v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental remediation: Selection of a biosurfactant for a new method of treatment for soils and waters impacted by Polycyclic Aromatic Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoEnergy Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pole Avenia, Jul 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a biosurfactant-enhanced treatment for soils impacted by Polycyclic Aromatic Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Bioremediation Conference (EBC-VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+                <w:t xml:space="preserve">Mise au point d’un traitement pour la dépollution des sites contaminés aux Hydrocarbures Aromatiques Polycycliques (HAP) par lavage aux biosurfactants et biodégradation dynamisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biodeterioration of Stone Monuments 2018 (ECBSM2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Intersol' 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intersol, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214897v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Biosurfactant-Enhanced Treatment for Soils Impacted by PAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEVENTH INTERNATIONAL CONFERENCE ON REMEDIATION OF CHLORINATED AND RECALCITRANT COMPOUNDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BATTELLE, Apr 2018, Palm Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of rare earth elements in perovskites: The case of Neodymium incorporation in CaSnO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tarrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hatert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of Nd incorporation in CaSnO3 perovskite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Madon</w:t>
+                <w:t xml:space="preserve">Glass colourations caused by Mn-Fe redox pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mineralogy Conference</w:t>
+              <w:t xml:space="preserve">European Mineralogical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393357v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Parameters Conditionning The Formation Of Mn-rich Patinas On Luneville Sandstones</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural investigation of Nd incorporation in CaSnO3 perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Goethals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tarrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John J. Hughes, Sep 2016, Paisley, United Kingdom. pp.317-324</w:t>
+              <w:t xml:space="preserve">European Mineralogy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393471v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass colourations caused by Mn-Fe redox pair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Intrinsic Parameters Conditionning The Formation Of Mn-rich Patinas On Luneville Sandstones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mineralogical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John J. Hughes, Sep 2016, Paisley, United Kingdom. pp.317-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392924v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du phénomène de brunissement de vitraux médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Venault de Bourleuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bauchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des matériaux du patrimoine culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the causes of colour in four selected crystals of tourmaline from the pegmatite of Martinha in Divino de Laranjeras, M.G., Brasil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Oxidation state variation under beta-irradiation in an iron-bearing soda lime glass system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International symposium on granitic pegmatite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on X-Ray Absorption Fine Structure (XAFS14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.012194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739043v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation state variation under beta-irradiation in an iron-bearing soda lime glass system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Study of the causes of colour in four selected crystals of tourmaline from the pegmatite of Martinha in Divino de Laranjeras, M.G., Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Linares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on X-Ray Absorption Fine Structure (XAFS14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International symposium on granitic pegmatite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Recife, Brazil. pp.83-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512619v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filming vitrification with ms time resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pozdnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference on synchrotron radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Australia. pp.219-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur K-edge XANES spectroscopy as a tool for understanding sulfur chemical state in anaerobic granular biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.12184-12188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Structures around Si, Al and Na in Hydrated Silicate Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-RAY ABSORPTION FINE STRUCTURE - XAFS13: 13th International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Stanford, United States. pp.214-216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2644478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00254731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structures around Si, Al, and Na in hydrated silicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-ray absorption fine structure (XAFS 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, United States. pp.214-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg K-edge XANES spectra in crystals and oxide glasses: Experimental vs. theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-ray absorption fine structure (XAFS 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, United States. pp.226-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron in silicate glasses: spectroscopy and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPG X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Germany. pp.S32-S32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8456,2698 +8602,2698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la production de biosurfactant sur la remobilisation et la biodégradation des HAP par une communauté bactérienne issue d'un site contaminé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne - AFEM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
+              <w:t xml:space="preserve">Scientific symposium Frontiers in Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171606v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+                <w:t xml:space="preserve">Impact de la production de biosurfactant sur la remobilisation et la biodégradation des HAP par une communauté bactérienne issue d'un site contaminé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific symposium Frontiers in Heritage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne - AFEM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214877v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development Of Manganese-Rich Patinas On The Building Sandstones From The Luneville Castle : From Initial Bearing Phases Towards Final Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Mineralogical Conference - EMC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du phénomène de brunissement de vitraux médiévaux : caractérisation des phases d'altération et synthèse des méthodes de traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bauchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sciences des Matériaux du Patrimoine Culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioweathering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contribution of Molecular Dynamics simulations and ab initio calculations to the interpretation of Mg K-edge experimental XANES in silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Mineralogy and Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Potsdam, Germany. pp.10, 2011</w:t>
+              <w:t xml:space="preserve">7th European Conference on Mineralogy and Spectroscopy ECMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Potsdam, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721149v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The browning phenomenon of medieval stained glass windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Mineralogy and Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Potsdam, Germany. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Molecular Dynamics simulations and ab initio calculations to the interpretation of Mg K-edge experimental XANES in silicate glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cr3+ optical properties of Brazilian beryl and chrysoberyl (alexandrite and emerald)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Mineralogy and Spectroscopy ECMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Potsdam, Germany. 2011</w:t>
+              <w:t xml:space="preserve">7th European Conference on Mineralogy and Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Potsdam, Germany. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796681v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr3+ optical properties of Brazilian beryl and chrysoberyl (alexandrite and emerald)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The browning phenomenon of medieval stained glass windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. M. Leal</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Mineralogy and Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Potsdam, Germany. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">Glass Science in Art and Conservation GLASSAC 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bronnbach Monastery, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739098v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The browning phenomenon of medieval stained glass windows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bioweathering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Trcera</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jean-Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Science in Art and Conservation GLASSAC 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bronnbach Monastery, Germany. 2011</w:t>
+              <w:t xml:space="preserve">7th European Conference on Mineralogy and Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Potsdam, Germany. pp.10, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796671v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of iron and chromium in pegmatitic tourmaline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The browning phenomenon of medieval stained glass windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.10, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739090v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of heterotrophic bacteria on enhanced weathering of metallurgical slags : a chemical and mineralogical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Bioweahering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jean-Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Borensztajn</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.2, 2010</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720461v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The browning phenomenon of medieval stained glass windows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Bioweathering of silicate glasses of geological, historical and environmental interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Romero-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
+              <w:t xml:space="preserve">Journées VERRE - Nancy, topics "couleur, surface, adhésion, interface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796667v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-weathering of fallen dust at ferrosilicon production factory. Example from Si-Fe foundries in the Pirapora-Várzea da Palma region, Minas Gerais, Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The browning phenomenon of medieval stained glass windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Baggio</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. IMA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739087v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The browning phenomenon of medieval stained glass windows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bio-weathering of fallen dust at ferrosilicon production factory. Example from Si-Fe foundries in the Pirapora-Várzea da Palma region, Minas Gerais, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Orial</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.10, 2010</w:t>
+              <w:t xml:space="preserve">. IMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721122v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioweathering of silicate glasses of geological, historical and environmental interest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Role of heterotrophic bacteria on enhanced weathering of metallurgical slags : a chemical and mineralogical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Romero Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées VERRE - Nancy, topics "couleur, surface, adhésion, interface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721142v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioweahering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mineralogy and bio-weathering of fallen dusts at ferrosilicon production factory. Example from Si-Fe foundries in the Pirapora-Várzea da Palma region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Labanowski</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796661v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioweathering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jean-Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and bio-weathering of fallen dusts at ferrosilicon production factory. Example from Si-Fe foundries in the Pirapora-Várzea da Palma region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Bioweathering of a Reduced Chondritic Material: Implications for Enstatite Chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">W.M. Trindade</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720456v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioweathering of a Reduced Chondritic Material: Implications for Enstatite Chondrites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporation of iron and chromium in pegmatitic tourmaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Horn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
+              <w:t xml:space="preserve">IMA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721126v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy study of Mg-bearing minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg structural environment study in silicate glasses by X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Madjer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio calculation of the C K-edge XANES in Diamond : the effect of atomic vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Madjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International conference on X-ray inner-shell processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11157,111 +11303,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy of silicate glasses and melts in geological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. O. Mysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Raman spectroscopy to Earth sciences and cultural heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mineralogical Society, pp.321-366, 2012, EMU Notes in Mineralogy - volume 12, 978-0-903056-31-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11271,856 +11417,856 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Browning Phenomenon of Medieval Stained Glass Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Synchrotron Radiation in Art and Archaeology (SR2A 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, New York, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray natural linear dichroism: the case of alexandrite BeAl2O4:Cr3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Mineralogy and Spectroscopy ECMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Potsdam, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation state variation under beta-irradiation in Fe-bearing glass systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jean-Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the green colour of achaeological bone artefacts of galloroman period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-altérabilité des scories d'industrie métallurgique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Bioweathering of lead blast furnace slags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France. 2008</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rivera di Taormina, Italy. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776501v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioweathering of lead blast furnace slags</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Bio-altérabilité des scories d'industrie métallurgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Biodeterioration &amp; Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rivera di Taormina, Italy. 2008</w:t>
+              <w:t xml:space="preserve">22ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776503v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Perturbation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12130,91 +12276,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche spectroscopique de la structure de verres silicatés. Application au cas du fer et du magnésium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Marne la Vallée, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00742233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12224,144 +12370,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le brunissement des vitraux médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12508,51 +12654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lge.u-pem.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifsa.u-pem.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942544v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.112541" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khomenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bedidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cazals" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Goethals" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01058-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hatert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0993-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.05.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuchs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Horn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2484" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSBVRTWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhatia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bordage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Heinrich Horn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fuchs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/22/225401" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Horn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarrida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Madjer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/25/255401" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0273-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNDS50T5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farnan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages-Camagna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.885" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9TT0FGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Jackson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeager" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mabrouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefrere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Brown" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044251w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XL4D08V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidoine-De Wispelaere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMRVFWSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefr&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthereau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBXT3NT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Delaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Brown" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Grand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Flank" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00733-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBCWQ5X8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00515-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R24MHQ1B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Creux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipponi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00192-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farges" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Alouani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322969v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bauer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322967v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322966v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gwamnesia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257504v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441205v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02335196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galopin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01797963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156795v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634054v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Madon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatuingt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392924v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedidi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088921v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Venault de Bourleuf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauchau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carneiro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00512619v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012194" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wright" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720437v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagarde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254731v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Wispelaere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2644478" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725723v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725730v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02171606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782385v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-Soro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721147v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796681v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739098v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Leal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796671v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739090v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Horn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720461v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796667v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739087v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baggio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721122v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721142v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batista" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero-Sanchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720456v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Trindade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760316v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760313v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madjer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760326v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836794v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Mysen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782434v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796678v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796655v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796659v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776501v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776503v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125892v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742233v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lge.u-pem.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifsa.u-pem.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bedidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khomenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hoang Duong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.112541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Goethals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01058-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hatert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0993-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.05.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Horn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2484" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WT90Z2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhatia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSBVRTWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bordage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Heinrich Horn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fuchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/22/225401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Horn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarrida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Madjer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/25/255401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0273-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNDS50T5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farnan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages-Camagna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.885" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9TT0FGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Jackson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeager" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mabrouk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefrere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044251w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XL4D08V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefr&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.050" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBXT3NT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidoine-De Wispelaere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMRVFWSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Delaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Brown" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Grand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Flank" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00733-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBCWQ5X8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Creux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipponi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00192-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Alouani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085666v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00515-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R24MHQ1B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gwamnesia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02335196v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galopin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01797963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Madon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatuingt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Venault de Bourleuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauchau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00512619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012194" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739043v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carneiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wright" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720437v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagarde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Wispelaere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2644478" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725728v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02171606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Leal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721149v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-Soro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796661v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batista" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero-Sanchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796667v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739087v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Horn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baggio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero Sanchez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Trindade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721120v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739090v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madjer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Mysen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782434v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796678v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796655v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742233v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>