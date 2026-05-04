--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1914,325 +1914,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of florescence detection to determine Proteins and Humic-like substances fingerprints of ExoPolymeric Substances (EPS) from biological sludges performed by Size Exclusion Chromatography (SEC)</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Femtosecond laser-induced modification of potassium-magnesium silicate glasses: An analysis of structural changes by near edge x-ray absorption spectroscopy&amp;quot; [Appl. Phys. Lett. 100, 224101 (2012)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bhatia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (19), pp.196101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864809v1</w:t>
+                <w:t xml:space="preserve">hal-00831359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Femtosecond laser-induced modification of potassium-magnesium silicate glasses: An analysis of structural changes by near edge x-ray absorption spectroscopy&amp;quot; [Appl. Phys. Lett. 100, 224101 (2012)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of florescence detection to determine Proteins and Humic-like substances fingerprints of ExoPolymeric Substances (EPS) from biological sludges performed by Size Exclusion Chromatography (SEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bourven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cabaret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131 (-), pp.159-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831359v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence detection to determine proteins and humic-like substances fingerprints of exopolymeric substances (EPS) from biological sludges performed by size exclusion chromatography (SEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Madjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (25), pp.255401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2870,51 +2870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of the structural environment of magnesium in minerals and silicate glasses using X-ray absorption near-edge structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3790,319 +3790,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of redox state on the local structural environment of iron in silicate glasses: a combined XAFS spectroscopy, molecular dynamics, and bond valence study</w:t>
+                <w:t xml:space="preserve">Na-, Al-, and Si K-edge XANES study of sodium silicate and sodium aluminosilicate glasses: influence of the glass surface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Farges</w:t>
+                <w:t xml:space="preserve">Sidoine-De Wispelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lefrère</w:t>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Calas</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.050⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 213, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085025v1</w:t>
+                <w:t xml:space="preserve">hal-00086569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na-, Al-, and Si K-edge XANES study of sodium silicate and sodium aluminosilicate glasses: influence of the glass surface.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of redox state on the local structural environment of iron in silicate glasses: a combined XAFS spectroscopy, molecular dynamics, and bond valence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lefrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidoine-De Wispelaere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+                <w:t xml:space="preserve">Anne Berthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Levelut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Flank</w:t>
+                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 213, pp.63-70. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 344, pp.176-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086569v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond valence in silicate glasses</w:t>
               </w:r>
@@ -4349,243 +4349,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in Zr-bearing synthetic and natural glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXAFS and Molecular Dynamics combined study of CaO-FeO-2SiO2 glass. New insight into site significance in silicate glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Farges</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filipponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49, pp.597-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00192-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693757v1</w:t>
+                <w:t xml:space="preserve">hal-00085708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAFS and Molecular Dynamics combined study of CaO-FeO-2SiO2 glass. New insight into site significance in silicate glasses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water in Zr-bearing synthetic and natural glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (6), pp.1093--1107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085708v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">calculated optical absorption spectra of Ni2+-bearing compounds</w:t>
               </w:r>
@@ -5065,217 +5065,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinate-free scattering of light by a sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mie scattering of a partially coherent beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29, pp.88-94</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 150, pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322967v1</w:t>
+                <w:t xml:space="preserve">hal-01322968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mie scattering of a partially coherent beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Coordinate-free scattering of light by a sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 150, pp.239-250</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, pp.88-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322968v1</w:t>
+                <w:t xml:space="preserve">hal-01322967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal-field spectrum of $\gamma$-Ni2SiO4</w:t>
               </w:r>
@@ -5986,277 +5986,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+                <w:t xml:space="preserve">Biodégradation des HAPs dans les sols, assistée par lavage au biosurfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214893v1</w:t>
+                <w:t xml:space="preserve">hal-02335196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodégradation des HAPs dans les sols, assistée par lavage au biosurfactant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Crampon</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montrouge, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335196v1</w:t>
+                <w:t xml:space="preserve">hal-03214893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of a biosurfactant for a treatment​ for soils impacted by​ Polycyclic Aromatic Hydrocarbons (PAHs)</w:t>
               </w:r>
@@ -6361,176 +6361,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+                <w:t xml:space="preserve">Environmental remediation: Selection of a biosurfactant for a new method of treatment for soils and waters impacted by Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Pechaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+                <w:t xml:space="preserve">Nathalie Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biodeterioration of Stone Monuments 2018 (ECBSM2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">GeoEnergy Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pole Avenia, Jul 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214897v1</w:t>
+                <w:t xml:space="preserve">hal-02171848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental remediation: Selection of a biosurfactant for a new method of treatment for soils and waters impacted by Polycyclic Aromatic Hydrocarbons</w:t>
+                <w:t xml:space="preserve">Implementation of a biosurfactant-enhanced treatment for soils impacted by Polycyclic Aromatic Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
@@ -6544,118 +6544,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Galopin</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoEnergy Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pole Avenia, Jul 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">7th European Bioremediation Conference (EBC-VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171848v1</w:t>
+                <w:t xml:space="preserve">hal-01797963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a biosurfactant-enhanced treatment for soils impacted by Polycyclic Aromatic Hydrocarbons</w:t>
+                <w:t xml:space="preserve">Mise au point d’un traitement pour la dépollution des sites contaminés aux Hydrocarbures Aromatiques Polycycliques (HAP) par lavage aux biosurfactants et biodégradation dynamisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
@@ -6690,198 +6690,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Bioremediation Conference (EBC-VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Intersol' 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intersol, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797963v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’un traitement pour la dépollution des sites contaminés aux Hydrocarbures Aromatiques Polycycliques (HAP) par lavage aux biosurfactants et biodégradation dynamisée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morlay</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersol' 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intersol, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Biodeterioration of Stone Monuments 2018 (ECBSM2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172002v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Biosurfactant-Enhanced Treatment for Soils Impacted by PAH</w:t>
               </w:r>
@@ -7236,273 +7236,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of Nd incorporation in CaSnO3 perovskite</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic Parameters Conditionning The Formation Of Mn-rich Patinas On Luneville Sandstones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Madon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mineralogy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John J. Hughes, Sep 2016, Paisley, United Kingdom. pp.317-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393357v1</w:t>
+                <w:t xml:space="preserve">hal-01393471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Parameters Conditionning The Formation Of Mn-rich Patinas On Luneville Sandstones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
+                <w:t xml:space="preserve">Structural investigation of Nd incorporation in CaSnO3 perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Goethals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tarrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John J. Hughes, Sep 2016, Paisley, United Kingdom. pp.317-324</w:t>
+              <w:t xml:space="preserve">European Mineralogy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393471v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du phénomène de brunissement de vitraux médiévaux</w:t>
               </w:r>
@@ -7607,282 +7607,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation state variation under beta-irradiation in an iron-bearing soda lime glass system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the causes of colour in four selected crystals of tourmaline from the pegmatite of Martinha in Divino de Laranjeras, M.G., Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boizot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Linares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on X-Ray Absorption Fine Structure (XAFS14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International symposium on granitic pegmatite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Recife, Brazil. pp.83-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512619v1</w:t>
+                <w:t xml:space="preserve">hal-00739043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the causes of colour in four selected crystals of tourmaline from the pegmatite of Martinha in Divino de Laranjeras, M.G., Brasil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation state variation under beta-irradiation in an iron-bearing soda lime glass system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carneiro</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International symposium on granitic pegmatite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on X-Ray Absorption Fine Structure (XAFS14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.012194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739043v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filming vitrification with ms time resolution</w:t>
               </w:r>
@@ -8019,51 +8019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,51 +8118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Structures around Si, Al and Na in Hydrated Silicate Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8655,51 +8655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8866,103 +8866,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development Of Manganese-Rich Patinas On The Building Sandstones From The Luneville Castle : From Initial Bearing Phases Towards Final Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gatuingt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Mineralogical Conference - EMC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rimini, Italy</w:t>
@@ -9784,698 +9784,698 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.10, 2010</w:t>
+              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721122v1</w:t>
+                <w:t xml:space="preserve">hal-00796667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioweahering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t>
+                <w:t xml:space="preserve">Bio-weathering of fallen dust at ferrosilicon production factory. Example from Si-Fe foundries in the Pirapora-Várzea da Palma region, Minas Gerais, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Labanowski</w:t>
+                <w:t xml:space="preserve">A.H. Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
+              <w:t xml:space="preserve">. IMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796661v1</w:t>
+                <w:t xml:space="preserve">hal-00739087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioweathering of silicate glasses of geological, historical and environmental interest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Role of heterotrophic bacteria on enhanced weathering of metallurgical slags : a chemical and mineralogical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Romero-Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+                <w:t xml:space="preserve">S. Romero Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées VERRE - Nancy, topics "couleur, surface, adhésion, interface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721142v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The browning phenomenon of medieval stained glass windows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioweathering of silicate glasses of geological, historical and environmental interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Loisel</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Romero-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
+              <w:t xml:space="preserve">Journées VERRE - Nancy, topics "couleur, surface, adhésion, interface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796667v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-weathering of fallen dust at ferrosilicon production factory. Example from Si-Fe foundries in the Pirapora-Várzea da Palma region, Minas Gerais, Brazil</w:t>
+                <w:t xml:space="preserve">Bioweahering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jean-Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Baggio</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. IMA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739087v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of heterotrophic bacteria on enhanced weathering of metallurgical slags : a chemical and mineralogical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The browning phenomenon of medieval stained glass windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Borensztajn</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.2, 2010</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.10, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720461v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy and bio-weathering of fallen dusts at ferrosilicon production factory. Example from Si-Fe foundries in the Pirapora-Várzea da Palma region</w:t>
               </w:r>
@@ -10487,64 +10487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.M. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10625,51 +10625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jean-Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10711,51 +10711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioweathering of a Reduced Chondritic Material: Implications for Enstatite Chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10875,51 +10875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11645,277 +11645,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation state variation under beta-irradiation in Fe-bearing glass systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the origin of the green colour of achaeological bone artefacts of galloroman period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Boizot</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. 2010</w:t>
+              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796655v1</w:t>
+                <w:t xml:space="preserve">hal-00796659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the green colour of achaeological bone artefacts of galloroman period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation state variation under beta-irradiation in Fe-bearing glass systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ph. Rollet</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jean-Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Allard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
+              <w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796659v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioweathering of lead blast furnace slags</w:t>
               </w:r>
@@ -11927,64 +11927,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12052,64 +12052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12654,51 +12654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lge.u-pem.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifsa.u-pem.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bedidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khomenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hoang Duong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.112541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Goethals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01058-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hatert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0993-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.05.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Horn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2484" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WT90Z2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhatia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSBVRTWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bordage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Heinrich Horn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fuchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/22/225401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Horn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarrida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Madjer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/25/255401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0273-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNDS50T5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farnan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages-Camagna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.885" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9TT0FGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Jackson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeager" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mabrouk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefrere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044251w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XL4D08V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefr&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.050" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBXT3NT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidoine-De Wispelaere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMRVFWSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Delaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Brown" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Grand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Flank" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00733-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBCWQ5X8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Creux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipponi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00192-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Alouani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085666v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00515-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R24MHQ1B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gwamnesia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02335196v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galopin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01797963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Madon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatuingt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Venault de Bourleuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauchau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00512619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012194" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739043v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carneiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wright" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720437v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagarde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Wispelaere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2644478" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725728v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02171606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Leal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721149v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-Soro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796661v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batista" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero-Sanchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796667v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739087v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Horn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baggio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero Sanchez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Trindade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721120v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739090v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madjer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Mysen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782434v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796678v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796655v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742233v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lge.u-pem.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifsa.u-pem.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bedidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khomenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hoang Duong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.112541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Goethals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01058-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hatert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0993-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.05.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Horn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2484" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WT90Z2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhatia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSBVRTWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bordage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Heinrich Horn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fuchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/22/225401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Horn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarrida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Madjer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/25/255401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0273-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNDS50T5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farnan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages-Camagna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.885" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9TT0FGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Jackson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeager" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mabrouk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefrere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044251w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XL4D08V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086569v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidoine-De Wispelaere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMRVFWSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefr&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.050" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBXT3NT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Delaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Brown" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Grand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Flank" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00733-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBCWQ5X8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Creux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipponi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00192-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Alouani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085666v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00515-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R24MHQ1B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gwamnesia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02335196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galopin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01797963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatuingt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393357v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Madon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Venault de Bourleuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauchau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carneiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00512619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012194" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wright" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720437v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagarde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Wispelaere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2644478" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725728v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02171606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Leal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721149v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-Soro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796667v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Horn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baggio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720461v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero Sanchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721142v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batista" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero-Sanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796661v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721122v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Trindade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721120v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739090v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madjer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Mysen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782434v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796678v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796659v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742233v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>