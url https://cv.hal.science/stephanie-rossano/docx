--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1358,303 +1358,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of impurities on Cr3+ luminescence properties in Brazilian emerald and alexandrite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H.A. Horn</w:t>
+                <w:t xml:space="preserve">Impact of iron chelators on short-term dissolution of basaltic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2484⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.83-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221058v1</w:t>
+                <w:t xml:space="preserve">hal-01145491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of iron chelators on short-term dissolution of basaltic glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Perez</w:t>
+                <w:t xml:space="preserve">Influence of impurities on Cr3+ luminescence properties in Brazilian emerald and alexandrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.04.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01145491v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browning Phenomenon of Medieval Stained Glass Windows</w:t>
               </w:r>
@@ -2576,51 +2576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (22), pp.225401-225409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3790,319 +3790,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na-, Al-, and Si K-edge XANES study of sodium silicate and sodium aluminosilicate glasses: influence of the glass surface.</w:t>
+                <w:t xml:space="preserve">The effect of redox state on the local structural environment of iron in silicate glasses: a combined XAFS spectroscopy, molecular dynamics, and bond valence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidoine-De Wispelaere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+                <w:t xml:space="preserve">François Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Levelut</w:t>
+                <w:t xml:space="preserve">Yannick Lefrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Flank</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 344, pp.176-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086569v1</w:t>
+                <w:t xml:space="preserve">hal-00085025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of redox state on the local structural environment of iron in silicate glasses: a combined XAFS spectroscopy, molecular dynamics, and bond valence study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lefrère</w:t>
+                <w:t xml:space="preserve">Na-, Al-, and Si K-edge XANES study of sodium silicate and sodium aluminosilicate glasses: influence of the glass surface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidoine-De Wispelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Calas</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 344, pp.176-188. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 213, pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085025v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond valence in silicate glasses</w:t>
               </w:r>
@@ -4349,243 +4349,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAFS and Molecular Dynamics combined study of CaO-FeO-2SiO2 glass. New insight into site significance in silicate glasses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water in Zr-bearing synthetic and natural glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (6), pp.1093--1107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085708v1</w:t>
+                <w:t xml:space="preserve">hal-00693757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in Zr-bearing synthetic and natural glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EXAFS and Molecular Dynamics combined study of CaO-FeO-2SiO2 glass. New insight into site significance in silicate glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filipponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49, pp.597-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00192-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693757v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">calculated optical absorption spectra of Ni2+-bearing compounds</w:t>
               </w:r>
@@ -5065,217 +5065,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mie scattering of a partially coherent beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinate-free scattering of light by a sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 150, pp.239-250</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, pp.88-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322968v1</w:t>
+                <w:t xml:space="preserve">hal-01322967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinate-free scattering of light by a sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mie scattering of a partially coherent beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29, pp.88-94</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 150, pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322967v1</w:t>
+                <w:t xml:space="preserve">hal-01322968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal-field spectrum of $\gamma$-Ni2SiO4</w:t>
               </w:r>
@@ -7626,77 +7626,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the causes of colour in four selected crystals of tourmaline from the pegmatite of Martinha in Divino de Laranjeras, M.G., Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8019,51 +8019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,51 +8118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Structures around Si, Al and Na in Hydrated Silicate Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,51 +9349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cr3+ optical properties of Brazilian beryl and chrysoberyl (alexandrite and emerald)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,51 +9862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10080,277 +10080,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioweathering of silicate glasses of geological, historical and environmental interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Avril</w:t>
+                <w:t xml:space="preserve">Bioweahering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jean-Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Batista</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+                <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées VERRE - Nancy, topics "couleur, surface, adhésion, interface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721142v1</w:t>
+                <w:t xml:space="preserve">hal-00796661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioweahering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Trcera</w:t>
+                <w:t xml:space="preserve">Bioweathering of silicate glasses of geological, historical and environmental interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Romero-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t>
+              <w:t xml:space="preserve">Journées VERRE - Nancy, topics "couleur, surface, adhésion, interface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796661v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The browning phenomenon of medieval stained glass windows</w:t>
               </w:r>
@@ -10474,51 +10474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy and bio-weathering of fallen dusts at ferrosilicon production factory. Example from Si-Fe foundries in the Pirapora-Várzea da Palma region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,51 +10862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11582,51 +11582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Mineralogy and Spectroscopy ECMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Potsdam, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11927,51 +11927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12052,51 +12052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12654,51 +12654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lge.u-pem.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifsa.u-pem.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bedidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khomenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hoang Duong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.112541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Goethals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01058-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hatert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0993-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.05.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Horn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2484" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WT90Z2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhatia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSBVRTWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bordage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Heinrich Horn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fuchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/22/225401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Horn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarrida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Madjer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/25/255401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0273-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNDS50T5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farnan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages-Camagna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.885" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9TT0FGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Jackson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeager" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mabrouk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefrere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044251w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XL4D08V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086569v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidoine-De Wispelaere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMRVFWSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefr&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.050" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBXT3NT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Delaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Brown" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Grand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Flank" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00733-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBCWQ5X8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Creux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipponi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00192-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Alouani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085666v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00515-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R24MHQ1B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gwamnesia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02335196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galopin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01797963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatuingt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393357v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Madon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Venault de Bourleuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauchau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carneiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00512619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012194" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wright" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720437v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagarde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Wispelaere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2644478" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725728v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02171606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Leal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721149v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-Soro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796667v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Horn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baggio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720461v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero Sanchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721142v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batista" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero-Sanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796661v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721122v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Trindade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721120v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739090v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madjer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Mysen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782434v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796678v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796659v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742233v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lge.u-pem.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifsa.u-pem.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bedidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khomenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hoang Duong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.112541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Goethals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01058-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hatert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0993-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.05.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WT90Z2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuchs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Horn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhatia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSBVRTWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bordage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Heinrich Horn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fuchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/22/225401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Horn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarrida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Madjer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/25/255401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0273-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNDS50T5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farnan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages-Camagna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.885" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9TT0FGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Jackson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeager" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mabrouk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefrere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044251w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XL4D08V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefr&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.050" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBXT3NT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidoine-De Wispelaere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMRVFWSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Delaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Brown" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Grand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Flank" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00733-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBCWQ5X8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Creux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipponi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00192-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Alouani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085666v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00515-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R24MHQ1B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gwamnesia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02335196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galopin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01797963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatuingt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393357v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Madon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Venault de Bourleuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauchau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carneiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00512619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012194" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wright" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720437v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagarde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Wispelaere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2644478" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725728v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02171606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Leal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721149v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-Soro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796667v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Horn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baggio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720461v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero Sanchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721142v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batista" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero-Sanchez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721122v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Trindade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721120v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739090v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madjer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Mysen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782434v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796678v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796659v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742233v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>