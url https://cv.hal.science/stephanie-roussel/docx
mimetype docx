--- v0 (2026-03-25)
+++ v1 (2026-04-17)
@@ -126,554 +126,554 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Resource-Constrained Assembly Line Balancing with Learning Effect : a Constraint Programming Approach</w:t>
+                <w:t xml:space="preserve">Configuration multi-niveau de flottes de robots hétérogènes ou comment utiliser la PPC pour des missions Search and Rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Anh Le</w:t>
+                <w:t xml:space="preserve">Lucas Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2025 - 31rst International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Louvain-la-Neuve, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235135v1</w:t>
+                <w:t xml:space="preserve">hal-05595153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration de flottes de robots hétérogènes pour la planification de mission: une approche basée programmation par contraintes</w:t>
+                <w:t xml:space="preserve">Aircraft Resource-Constrained Assembly Line Balancing with Learning Effect : a Constraint Programming Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Ligny</w:t>
+                <w:t xml:space="preserve">Duc Anh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Élise Vareilles</w:t>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2025 - 31rst International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/EBDN5W[25]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120145v1</w:t>
+                <w:t xml:space="preserve">hal-05235135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Solve Resource-Constrained Project Scheduling Problems with Duration Uncertainty Using Graph Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configuration de flottes de robots hétérogènes pour la planification de mission: une approche basée programmation par contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Infantes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Benazera</w:t>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523337v1</w:t>
+                <w:t xml:space="preserve">hal-05120145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de mission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Learning to Solve Resource-Constrained Project Scheduling Problems with Duration Uncertainty Using Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Infantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Vareilles</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benazera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athens, France. pp.1073-1080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120171v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Approaches for High Multiplicity RCPSP with Learning Effect and Compound Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Anh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -705,2540 +705,2648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de programmation par contraintes pour l'équilibrage et l'ordonnancement des lignes d'assemblage avec travailleurs mobiles et stations parallèles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pucel</w:t>
+                <w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">Elise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2025 - Plateforme Française de lIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235388v1</w:t>
+                <w:t xml:space="preserve">hal-05120171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration of heterogeneous robot fleets for mission planning: A constraint programming-based approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modèle de programmation par contraintes pour l'équilibrage et l'ordonnancement des lignes d'assemblage avec travailleurs mobiles et stations parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2025 - Journees Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.10-19</w:t>
+              <w:t xml:space="preserve">PFIA 2025 - Plateforme Française de lIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293218v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équilibrage de ligne d'assemblage aéronautique sous contrainte de ressources avec effet d'apprentissage : une approche de programmation par contraintes</w:t>
+                <w:t xml:space="preserve">Configuration of heterogeneous robot fleets for mission planning: A constraint programming-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Anh Le</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lucas Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2025 - 20es Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Programmation par Contraintes, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">JFPC 2025 - Journees Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265385v1</w:t>
+                <w:t xml:space="preserve">hal-05293218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de tâches</w:t>
+                <w:t xml:space="preserve">Équilibrage de ligne d'assemblage aéronautique sous contrainte de ressources avec effet d'apprentissage : une approche de programmation par contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Ligny</w:t>
+                <w:t xml:space="preserve">Duc Anh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Élise Vareilles</w:t>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">PFIA 2025 - 20es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Programmation par Contraintes, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120133v1</w:t>
+                <w:t xml:space="preserve">hal-05265385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Effect and Compound Activities in High Multiplicity RCPSP: Application to Satellite Production</w:t>
+                <w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de tâches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Anh Le</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lucas Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anouck Chan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780905v1</w:t>
+                <w:t xml:space="preserve">hal-05120133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration of Heterogeneous Agent Fleet: a Preliminary Generic Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Learning Effect and Compound Activities in High Multiplicity RCPSP: Application to Satellite Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Anh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Gérone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2024.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770910v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de temps satellite pour la surveillance régulière de grandes zones par une constellation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Configuration of Heterogeneous Agent Fleet: a Preliminary Generic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Gérone, Spain. pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724599v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Goal Relationships in Satellite Assembly Line Design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Partage de temps satellite pour la surveillance régulière de grandes zones par une constellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Baltic Conference on Digital Business and Intelligent Systems, Baltic DB and IS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808713v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement profond pour résoudre des problèmes d'ordonnancement d'atelier avec incertitude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring Goal Relationships in Satellite Assembly Line Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Benazera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Baltic Conference on Digital Business and Intelligent Systems, Baltic DB and IS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vilnuis, Lithuania. pp.3-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63543-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724636v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Multiplicity RCPSP with Learning Effect and Compound Activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apprentissage par renforcement profond pour résoudre des problèmes d'ordonnancement d'atelier avec incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Infantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anouck Chan</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benazera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724694v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming Model for Assembly Line Balancing and Scheduling with Walking Workers and Parallel Stations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High Multiplicity RCPSP with Learning Effect and Compound Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Anh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780875v1</w:t>
+                <w:t xml:space="preserve">hal-04724694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal Modelling: Design and Manufacturing in Aeronautics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Constraint Programming Model for Assembly Line Balancing and Scheduling with Walking Workers and Parallel Stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_1⟩</w:t>
+              <w:t xml:space="preserve">CP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Gérone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2024.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170221v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling complex observation requests for a constellation of satellites: large neighborhood search approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Goal Modelling: Design and Manufacturing in Aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fernandes Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33271-5_29⟩</w:t>
+              <w:t xml:space="preserve">RCIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Corfou, Greece. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596347v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbit slot allocation in earth observation constellations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scheduling complex observation requests for a constellation of satellites: large neighborhood search approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Squillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Prestigious Applications of Intelligent Systems (PAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA220061⟩</w:t>
+              <w:t xml:space="preserve">CPAIOR2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nice, France. pp.443 - 459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33271-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694752v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bundle allocation with conflicting preferences represented as weighted directed acyclic graphs : application to orbit slot ownership</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Orbit slot allocation in earth observation constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_23⟩</w:t>
+              <w:t xml:space="preserve">Conference on Prestigious Applications of Intelligent Systems (PAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria. pp.3--16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA220061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694739v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de chemins avec des préférences conflictuelles sous forme de graphes pour le partage d'orbites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Bundle allocation with conflicting preferences represented as weighted directed acyclic graphs : application to orbit slot ownership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pralet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595236v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly Line Performance Analysis Based on Aircraft Preliminary Design: a Scheduling Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Allocation de chemins avec des préférences conflictuelles sous forme de graphes pour le partage d'orbites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Maqrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Polacsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workdhop on Project Managment and Scheduling PMS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771512v1</w:t>
+                <w:t xml:space="preserve">hal-03595236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisation de l'ordonnancement de requêtes d'observations pour une constellation de satellites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assembly Line Performance Analysis Based on Aircraft Preliminary Design: a Scheduling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pralet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polacsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Workdhop on Project Managment and Scheduling PMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596214v1</w:t>
+                <w:t xml:space="preserve">hal-03771512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée sur l'ordonnancement pour évaluer la performance de la production d'avions à haut niveau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parallélisation de l'ordonnancement de requêtes d'observations pour une constellation de satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Squillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Polacsek</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596246v1</w:t>
+                <w:t xml:space="preserve">hal-03596214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aircraft and Its Manufacturing System: From Early Requirements to Global Design</w:t>
+                <w:t xml:space="preserve">Une approche basée sur l'ordonnancement pour évaluer la performance de la production d'avions à haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Polacsek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832242v1</w:t>
+                <w:t xml:space="preserve">hal-03596246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Aircraft and Its Manufacturing System: From Early Requirements to Global Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fernandes Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAISE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Louvain, Belgium. pp.164-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07472-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Managing complex requests for a constellation of Earth observing satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Squillaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Workshop on Planning &amp; Scheduling for Space ( IWPSS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instances of Orbit Slot Allocation Problems modeled as Directed Path Allocation Problems (DPAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7669379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicting Bundle Allocation with Preferences in Weighted Directed Acyclic Graphs: Application to Orbit Slot Allocation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (6), pp.297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/systems11060297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125571v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04118318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3306,51 +3414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D772FD6"/>
+    <w:nsid w:val="2F27968E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3537,51 +3645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7033-555X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235135v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/EBDN5W[25]" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benazera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vareilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Chan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pucel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05293218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2024.18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pour&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polacsek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63543-4_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2024.23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes Pires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouissi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Squillaci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07472-1_10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems11060297" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7669379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7033-555X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595153v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vareilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/EBDN5W[25]" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benazera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Chan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pucel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05293218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2024.18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pour&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polacsek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63543-4_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2024.23" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes Pires" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouissi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Squillaci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07472-1_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7669379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems11060297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>