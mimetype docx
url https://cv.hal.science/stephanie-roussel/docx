--- v1 (2026-04-17)
+++ v2 (2026-05-14)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7033-555X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=EgfFLRQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,2262 +173,2253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration multi-niveau de flottes de robots hétérogènes ou comment utiliser la PPC pour des missions Search and Rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-26)</w:t>
+              <w:t xml:space="preserve">JFPC 2026 - 21ème Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Resource-Constrained Assembly Line Balancing with Learning Effect : a Constraint Programming Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modèle de programmation par contraintes pour l'équilibrage et l'ordonnancement des lignes d'assemblage avec travailleurs mobiles et stations parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2025 - 31rst International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PFIA 2025 - Plateforme Française de lIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235135v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration de flottes de robots hétérogènes pour la planification de mission: une approche basée programmation par contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Solve Resource-Constrained Project Scheduling Problems with Duration Uncertainty Using Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Infantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Infantes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benazera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Athens, France. pp.1073-1080, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Approaches for High Multiplicity RCPSP with Learning Effect and Compound Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aircraft Resource-Constrained Assembly Line Balancing with Learning Effect : a Constraint Programming Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Anh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2025 - 31rst International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/EBDN5W[25]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120303v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Ligny</w:t>
+                <w:t xml:space="preserve">Solving Approaches for High Multiplicity RCPSP with Learning Effect and Compound Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Anh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Vareilles</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120171v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de programmation par contraintes pour l'équilibrage et l'ordonnancement des lignes d'assemblage avec travailleurs mobiles et stations parallèles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pucel</w:t>
+                <w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">Elise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2025 - Plateforme Française de lIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235388v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration of heterogeneous robot fleets for mission planning: A constraint programming-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2025 - Journees Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équilibrage de ligne d'assemblage aéronautique sous contrainte de ressources avec effet d'apprentissage : une approche de programmation par contraintes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2025 - 20es Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Programmation par Contraintes, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265385v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de tâches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Ligny</w:t>
+                <w:t xml:space="preserve">Équilibrage de ligne d'assemblage aéronautique sous contrainte de ressources avec effet d'apprentissage : une approche de programmation par contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Anh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Vareilles</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">PFIA 2025 - 20es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Programmation par Contraintes, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120133v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Effect and Compound Activities in High Multiplicity RCPSP: Application to Satellite Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Partage de temps satellite pour la surveillance régulière de grandes zones par une constellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2024.18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04780905v1</w:t>
+                <w:t xml:space="preserve">hal-04724599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration of Heterogeneous Agent Fleet: a Preliminary Generic Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning Effect and Compound Activities in High Multiplicity RCPSP: Application to Satellite Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Anh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Gérone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2024.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770910v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de temps satellite pour la surveillance régulière de grandes zones par une constellation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Robbes</w:t>
+                <w:t xml:space="preserve">Configuration of Heterogeneous Agent Fleet: a Preliminary Generic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Gérone, Spain. pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724599v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Goal Relationships in Satellite Assembly Line Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Baltic Conference on Digital Business and Intelligent Systems, Baltic DB and IS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vilnuis, Lithuania. pp.3-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-63543-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par renforcement profond pour résoudre des problèmes d'ordonnancement d'atelier avec incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Infantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Infantes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pereira</w:t>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benazera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Multiplicity RCPSP with Learning Effect and Compound Activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Constraint Programming Model for Assembly Line Balancing and Scheduling with Walking Workers and Parallel Stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Gérone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2024.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724694v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming Model for Assembly Line Balancing and Scheduling with Walking Workers and Parallel Stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Multiplicity RCPSP with Learning Effect and Compound Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Anh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pucel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780875v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal Modelling: Design and Manufacturing in Aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fernandes Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Corfou, Greece. pp.3-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling complex observation requests for a constellation of satellites: large neighborhood search approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Squillaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPAIOR2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nice, France. pp.443 - 459, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33271-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbit slot allocation in earth observation constellations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Allocation de chemins avec des préférences conflictuelles sous forme de graphes pour le partage d'orbites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Prestigious Applications of Intelligent Systems (PAIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694752v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundle allocation with conflicting preferences represented as weighted directed acyclic graphs : application to orbit slot ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2435,626 +2447,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de chemins avec des préférences conflictuelles sous forme de graphes pour le partage d'orbites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Orbit slot allocation in earth observation constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pralet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Prestigious Applications of Intelligent Systems (PAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria. pp.3--16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA220061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595236v1</w:t>
+                <w:t xml:space="preserve">hal-03694752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly Line Performance Analysis Based on Aircraft Preliminary Design: a Scheduling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Polacsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Workdhop on Project Managment and Scheduling PMS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisation de l'ordonnancement de requêtes d'observations pour une constellation de satellites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une approche basée sur l'ordonnancement pour évaluer la performance de la production d'avions à haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pralet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polacsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596214v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée sur l'ordonnancement pour évaluer la performance de la production d'avions à haut niveau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parallélisation de l'ordonnancement de requêtes d'observations pour une constellation de satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Squillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Polacsek</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596246v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aircraft and Its Manufacturing System: From Early Requirements to Global Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fernandes Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAISE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Louvain, Belgium. pp.164-179, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07472-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing complex requests for a constellation of Earth observing satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Squillaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Workshop on Planning &amp; Scheduling for Space ( IWPSS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3064,126 +3085,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instances of Orbit Slot Allocation Problems modeled as Directed Path Allocation Problems (DPAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7669379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3193,160 +3214,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicting Bundle Allocation with Preferences in Weighted Directed Acyclic Graphs: Application to Orbit Slot Allocation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (6), pp.297. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/systems11060297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3414,51 +3435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F27968E"/>
+    <w:nsid w:val="CCA588C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3645,51 +3666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7033-555X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595153v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vareilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/EBDN5W[25]" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benazera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Chan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pucel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05293218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2024.18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pour&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polacsek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63543-4_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2024.23" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes Pires" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouissi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Squillaci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07472-1_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7669379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems11060297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7033-555X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EgfFLRQAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vareilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pucel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benazera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Le" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/EBDN5W[25]" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Chan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05293218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2024.18" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pour&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polacsek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63543-4_1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2024.23" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes Pires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouissi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Squillaci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07472-1_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7669379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems11060297" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>